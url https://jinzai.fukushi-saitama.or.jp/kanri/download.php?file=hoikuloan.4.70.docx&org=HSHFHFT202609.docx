--- v0 (2026-06-16)
+++ v1 (2026-08-19)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="523E4D92" w14:textId="688C259A" w:rsidR="00831C51" w:rsidRPr="00C35517" w:rsidRDefault="00DD2BC4" w:rsidP="00CE7C1E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35517">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -1139,52 +1140,63 @@
               <w:spacing w:after="240" w:line="318" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="003B3C7F" w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>該当に〇</w:t>
-            </w:r>
+              <w:t>該当に</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003B3C7F" w:rsidRPr="00082AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>〇</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C2DFA59" w14:textId="77777777" w:rsidR="0056707F" w:rsidRPr="00082AF5" w:rsidRDefault="00811617" w:rsidP="00915630">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -1539,54 +1551,54 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（該当の場合</w:t>
             </w:r>
             <w:r w:rsidRPr="00834A61">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>☑</w:t>
             </w:r>
             <w:r w:rsidRPr="00834A61">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00182ED2" w:rsidRPr="00DD2BC4" w14:paraId="1C0623F5" w14:textId="77777777" w:rsidTr="00915630">
+      <w:tr w:rsidR="00182ED2" w:rsidRPr="00DD2BC4" w14:paraId="1C0623F5" w14:textId="77777777" w:rsidTr="008235C5">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="892"/>
+          <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FCC9571" w14:textId="6E7A8E87" w:rsidR="00EB4043" w:rsidRDefault="009D7368" w:rsidP="00915630">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="318" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1685,51 +1697,51 @@
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C614A57" w14:textId="77777777" w:rsidR="005944D1" w:rsidRPr="00082AF5" w:rsidRDefault="005944D1" w:rsidP="00915630">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49E2C757" w14:textId="2265BBFC" w:rsidR="00182ED2" w:rsidRPr="00082AF5" w:rsidRDefault="00182ED2" w:rsidP="00915630">
+          <w:p w14:paraId="49E2C757" w14:textId="7C269BB3" w:rsidR="00182ED2" w:rsidRPr="00082AF5" w:rsidRDefault="00182ED2" w:rsidP="00915630">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="232"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve">電話　　　（　　　　）　</w:t>
             </w:r>
             <w:r w:rsidR="005944D1" w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="005944D1" w:rsidRPr="00082AF5">
@@ -1849,79 +1861,232 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>☑</w:t>
             </w:r>
             <w:r w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>と記入）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E81AD6B" w14:textId="4D1B548B" w:rsidR="00EA3C2A" w:rsidRPr="00082AF5" w:rsidRDefault="00EA3C2A" w:rsidP="00915630">
+          <w:p w14:paraId="5E81AD6B" w14:textId="70301796" w:rsidR="00EA3C2A" w:rsidRPr="00082AF5" w:rsidRDefault="008235C5" w:rsidP="00915630">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00082AF5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:noProof/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="050CCCD0" wp14:editId="3AD46E1A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2975610</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>34290</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1752600" cy="762000"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1007405596" name="四角形: 角を丸くする 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1752600" cy="762000"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="7070AC5A" w14:textId="2B1E1E73" w:rsidR="008235C5" w:rsidRPr="00FE49E7" w:rsidRDefault="008235C5" w:rsidP="008235C5">
+                                  <w:pPr>
+                                    <w:spacing w:line="220" w:lineRule="exact"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00FE49E7">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>産育休取得者</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="005D335E">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>で</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00FE49E7">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>、復帰時に再就職した方は①に、在籍中の会社に復帰した方は②に記入</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:roundrect w14:anchorId="050CCCD0" id="四角形: 角を丸くする 7" o:spid="_x0000_s1027" style="position:absolute;margin-left:234.3pt;margin-top:2.7pt;width:138pt;height:60pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+528SWgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xqCKGyooUJUnSZV&#10;LSqd+mwcu0RzfN7ZkLC/fmcTAut4mvbi+Hz33c/vcnPb1obtFPoKbMHzqwFnykooK/tW8O8v958+&#10;c+aDsKUwYFXB98rz29nHDzeNm6ohbMCUChk5sX7auIJvQnDTLPNyo2rhr8ApS0oNWItAIr5lJYqG&#10;vNcmGw4G46wBLB2CVN7T691ByWfJv9ZKhietvQrMFJxyC+nEdK7jmc1uxPQNhdtUsktD/EMWtags&#10;Be1d3Ykg2Barv1zVlUTwoMOVhDoDrSupUg1UTT54V81qI5xKtVBzvOvb5P+fW/m4W7klUhsa56ee&#10;rrGKVmMdv5Qfa1Oz9n2zVBuYpMd8cj0cD6inknSTMQ0jdTM7oR368FVBzeKl4AhbWz7TRFKjxO7B&#10;BwpL9kc7Ek5JpFvYGxXzMPZZaVaVFHaY0IkfamGQ7QRNVkipbBjHaZK/ZB1hujKmB+aXgCbkHaiz&#10;jTCVeNMDB5eAf0bsESkq2NCD68oCXnJQ/ugjH+yP1R9qjuWHdt1S0dTqmGN8WUO5XyJDOPDYO3lf&#10;UW8fhA9LgURcGgctY3iiQxtoCg7djbMN4K9L79Ge+ERazhpahIL7n1uBijPzzRLTvuSjUdycJIyu&#10;J0MS8FyzPtfYbb0AmkhOa+9kukb7YI5XjVC/0s7OY1RSCSspdsFlwKOwCIcFpa2Xaj5PZrQtToQH&#10;u3IyOo99jrR5aV8Fuo5ggaj5CMelEdN3FDvYRqSF+TaArhL/Tn3tJkCblmjU/RXiKp/Lyer075r9&#10;BgAA//8DAFBLAwQUAAYACAAAACEAJgMWR9sAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF74L/YRnBi7SbhjSGmE0RpYhHq+B1mp0mwexsyG7T+O8dT3p88z7evFftFjeomabQezawWSeg&#10;iBtve24NfLzvVwWoEJEtDp7JwDcF2NXXVxWW1l/4jeZDbJWEcCjRQBfjWGodmo4chrUficU7+clh&#10;FDm12k54kXA36DRJcu2wZ/nQ4UhPHTVfh7MzED7n9O45j3qz5X0y4/jyWkQ25vZmeXwAFWmJfzD8&#10;1pfqUEunoz+zDWowkOVFLqiBbQZK/PssE30UMJWLriv9f0H9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD7nbxJaAgAAAwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACYDFkfbAAAACQEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#f79646 [3209]" strokeweight="2pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7070AC5A" w14:textId="2B1E1E73" w:rsidR="008235C5" w:rsidRPr="00FE49E7" w:rsidRDefault="008235C5" w:rsidP="008235C5">
+                            <w:pPr>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FE49E7">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>産育休取得者</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005D335E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>で</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FE49E7">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>、復帰時に再就職した方は①に、在籍中の会社に復帰した方は②に記入</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00EA3C2A" w:rsidRPr="00082AF5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00082AF5">
+            <w:r w:rsidR="00EA3C2A" w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve">　①新たに就職し勤務を開始した</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="709448C3" w14:textId="37F56CD1" w:rsidR="00EA3C2A" w:rsidRPr="00082AF5" w:rsidRDefault="00EA3C2A" w:rsidP="00915630">
+          <w:p w14:paraId="709448C3" w14:textId="08BD0FD8" w:rsidR="00EA3C2A" w:rsidRPr="00082AF5" w:rsidRDefault="00EA3C2A" w:rsidP="00915630">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　雇用開始日（　　　年　</w:t>
             </w:r>
             <w:r w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve"> 月　 日）</w:t>
             </w:r>
           </w:p>
@@ -1945,79 +2110,79 @@
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="318" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="604A229D" w14:textId="77777777" w:rsidR="00EA3C2A" w:rsidRDefault="00EA3C2A" w:rsidP="00915630">
+          <w:p w14:paraId="604A229D" w14:textId="438019C0" w:rsidR="00EA3C2A" w:rsidRDefault="00EA3C2A" w:rsidP="00915630">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve">　②在籍中に産育休を取得し復帰した</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FB308B5" w14:textId="7C62CE3F" w:rsidR="00EA3C2A" w:rsidRPr="00EA3C2A" w:rsidRDefault="00EA3C2A" w:rsidP="00915630">
+          <w:p w14:paraId="5FB308B5" w14:textId="160045B5" w:rsidR="00EA3C2A" w:rsidRPr="00EA3C2A" w:rsidRDefault="00EA3C2A" w:rsidP="00915630">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:rightChars="-81" w:right="-194" w:firstLineChars="300" w:firstLine="696"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
               <w:t>復</w:t>
             </w:r>
             <w:r w:rsidR="005944D1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
               </w:rPr>
@@ -2079,51 +2244,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082AF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>業務従事期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5830124C" w14:textId="64DE92E4" w:rsidR="008D12CC" w:rsidRDefault="00994E1B" w:rsidP="00915630">
+          <w:p w14:paraId="5830124C" w14:textId="4167E0F0" w:rsidR="008D12CC" w:rsidRDefault="00994E1B" w:rsidP="00915630">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="163" w:afterLines="50" w:after="163" w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AD5632F" wp14:editId="02AF32B7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4615815</wp:posOffset>
                       </wp:positionH>
@@ -2460,54 +2625,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>異動の場合は異動日を記入</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D12CC" w:rsidRPr="00DD2BC4" w14:paraId="49C96F12" w14:textId="77777777" w:rsidTr="00915630">
+      <w:tr w:rsidR="008D12CC" w:rsidRPr="00DD2BC4" w14:paraId="49C96F12" w14:textId="77777777" w:rsidTr="008235C5">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="985"/>
+          <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="692D4784" w14:textId="77777777" w:rsidR="008D12CC" w:rsidRPr="00631492" w:rsidRDefault="008D12CC" w:rsidP="00915630">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="318" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3064,51 +3229,51 @@
                                     <w:t>証明の対象外</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="26FE1AC4" id="テキスト ボックス 12" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:274.65pt;margin-top:29.85pt;width:103.2pt;height:31.2pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0x0zlJgIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815KXuI1hOXBjuChg&#10;JAGcImeaIi0BEoclx5bcr++QkhekPRW9UEPOcJb3HjV/aOuKHZXzJZiMDwcpZ8pIyEuzz/iP1/Wn&#10;L5x5FCYXFRiV8ZPy/GHx8cO8sTM1ggKqXDlGSYyfNTbjBaKdJYmXhaqFH4BVhpwaXC2Qtm6f5E40&#10;lL2uklGaTpMGXG4dSOU9na46J1/E/Foric9ae4Wsyjj1hnF1cd2FNVnMxWzvhC1K2bch/qGLWpSG&#10;il5SrQQKdnDlH6nqUjrwoHEgoU5A61KqOANNM0zfTbMthFVxFgLH2wtM/v+llU/HrX1xDNuv0BKB&#10;AZDG+pmnwzBPq10dvtQpIz9BeLrAplpkMlwaD9PphFySfOP76YhsSpNcb1vn8ZuCmgUj445oiWiJ&#10;48ZjF3oOCcUMrMuqitRUhjUZn47v0njhxhMurIQv2FEQt/7kV4B92cpQ9esUwcJ217Iyv5lwB/mJ&#10;BnfQacJbuS4p5UZ4fBGOREADkbDxmRZdAXUBvcVZAe7X385DPHFDXs4aEhX19fMgnOKs+m6Itfvh&#10;JOCEcTO5+zyijbv17G495lA/As02pCdkZTRDPFZnUzuo30j/y1CVXMJIqp1xPJuP2Emd3o9Uy2UM&#10;It1ZgRuztTKkDngHKF/bN+FsTxAStU9wlp+YveOpi+2YWh4QdBlJDDh3qPbwk2ajDPr3FR7F7T5G&#10;Xf8Ci98AAAD//wMAUEsDBBQABgAIAAAAIQD8frpP3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NT8MwDIbvSPyHyEjcWPpBV1aaTmgSFzhtQxPHrPHaao1TNelW/j3mxG6v5UevH5fr2fbigqPv&#10;HCmIFxEIpNqZjhoFX/v3pxcQPmgyuneECn7Qw7q6vyt1YdyVtnjZhUZwCflCK2hDGAopfd2i1X7h&#10;BiTendxodeBxbKQZ9ZXLbS+TKFpKqzviC60ecNNifd5NVsE23ejP+JTPy/l7Px0OJkrNx1mpx4f5&#10;7RVEwDn8w/Cnz+pQsdPRTWS86BVkz6uUUQ6rHAQDeZZxODKZJDHIqpS3L1S/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHTHTOUmAgAATQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAPx+uk/fAAAACgEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" o:allowincell="f" o:allowoverlap="f" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shape w14:anchorId="26FE1AC4" id="テキスト ボックス 12" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:274.65pt;margin-top:29.85pt;width:103.2pt;height:31.2pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0F+1BKAIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815KXuI1hOXBjuChg&#10;JAGcImeaIi0BEoclx5bcr++QkhekPRW9UEPOcJb3HjV/aOuKHZXzJZiMDwcpZ8pIyEuzz/iP1/Wn&#10;L5x5FCYXFRiV8ZPy/GHx8cO8sTM1ggKqXDlGSYyfNTbjBaKdJYmXhaqFH4BVhpwaXC2Qtm6f5E40&#10;lL2uklGaTpMGXG4dSOU9na46J1/E/Foric9ae4Wsyjj1hnF1cd2FNVnMxWzvhC1K2bch/qGLWpSG&#10;il5SrQQKdnDlH6nqUjrwoHEgoU5A61KqOANNM0zfTbMthFVxFgLH2wtM/v+llU/HrX1xDNuv0BKB&#10;AZDG+pmnwzBPq10dvtQpIz9BeLrAplpkMlwaD9PphFySfOP76YhsSpNcb1vn8ZuCmgUj445oiWiJ&#10;48ZjF3oOCcUMrMuqitRUhjUZn47v0njhxhMurIQv2FEQt/7kV4B92cpQ9esUwcJ217Iyz/joPOEO&#10;8hMN7qDThLdyXVLKjfD4IhyJgAYiYeMzLboC6gJ6i7MC3K+/nYd44oa8nDUkKurr50E4xVn13RBr&#10;98NJwAnjZnL3eUQbd+vZ3XrMoX4Emm1IT8jKaIZ4rM6mdlC/kf6XoSq5hJFUO+N4Nh+xkzq9H6mW&#10;yxhEurMCN2ZrZUgd8A5QvrZvwtmeICRqn+AsPzF7x1MX2zG1PCDoMpIYcO5Q7eEnzUYZ9O8rPIrb&#10;fYy6/gUWvwEAAP//AwBQSwMEFAAGAAgAAAAhAPx+uk/fAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01PwzAMhu9I/IfISNxY+kFXVppOaBIXOG1DE8es8dpqjVM16Vb+PebEbq/lR68fl+vZ9uKC&#10;o+8cKYgXEQik2pmOGgVf+/enFxA+aDK6d4QKftDDurq/K3Vh3JW2eNmFRnAJ+UIraEMYCil93aLV&#10;fuEGJN6d3Gh14HFspBn1lcttL5MoWkqrO+ILrR5w02J93k1WwTbd6M/4lM/L+Xs/HQ4mSs3HWanH&#10;h/ntFUTAOfzD8KfP6lCx09FNZLzoFWTPq5RRDqscBAN5lnE4MpkkMciqlLcvVL8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAtBftQSgCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA/H66T98AAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" o:allowincell="f" o:allowoverlap="f" filled="f" stroked="f" strokeweight=".5pt">
                       <v:stroke dashstyle="1 1"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="190DCD80" w14:textId="77777777" w:rsidR="00915630" w:rsidRDefault="00915630" w:rsidP="00915630">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:spacing w:val="6"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E445C0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:spacing w:val="6"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>※左記以外の職種は</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6398E8DF" w14:textId="1C25A1A7" w:rsidR="00915630" w:rsidRPr="00DC0344" w:rsidRDefault="00915630" w:rsidP="00915630">
                             <w:pPr>
@@ -3323,54 +3488,54 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E121C" w:rsidRPr="00DD2BC4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>保育教諭</w:t>
             </w:r>
             <w:r w:rsidR="00915630">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 】として保育業務に従事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831C51" w:rsidRPr="00DD2BC4" w14:paraId="2C1F0F83" w14:textId="77777777" w:rsidTr="00915630">
+      <w:tr w:rsidR="00831C51" w:rsidRPr="00DD2BC4" w14:paraId="2C1F0F83" w14:textId="77777777" w:rsidTr="008235C5">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B97F5D5" w14:textId="49B011BD" w:rsidR="00831C51" w:rsidRPr="00DD2BC4" w:rsidRDefault="00E445C0" w:rsidP="00915630">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="318" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3403,208 +3568,100 @@
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="318" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39FF7B14" w14:textId="622ABEC6" w:rsidR="001B472F" w:rsidRPr="006529AF" w:rsidRDefault="00E445C0" w:rsidP="00082AF5">
+    <w:p w14:paraId="39FF7B14" w14:textId="5B6CB33D" w:rsidR="001B472F" w:rsidRPr="006529AF" w:rsidRDefault="00831C51" w:rsidP="00082AF5">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="41" w:left="98" w:rightChars="117" w:right="281" w:firstLineChars="57" w:firstLine="125"/>
+        <w:ind w:leftChars="41" w:left="98" w:rightChars="117" w:right="281" w:firstLineChars="57" w:firstLine="129"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...107 lines deleted...]
-      <w:r w:rsidR="00831C51" w:rsidRPr="006529AF">
+      <w:r w:rsidRPr="006529AF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>上記</w:t>
       </w:r>
       <w:r w:rsidR="00FD72DD" w:rsidRPr="006529AF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>のとおり相違ないことを</w:t>
       </w:r>
       <w:r w:rsidR="00C66F6A" w:rsidRPr="006529AF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>証明します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B66DBD" w14:textId="244466E3" w:rsidR="00B12AB1" w:rsidRPr="00DD2BC4" w:rsidRDefault="008B1B2D" w:rsidP="00B12AB1">
+    <w:p w14:paraId="73B66DBD" w14:textId="11717B80" w:rsidR="00B12AB1" w:rsidRPr="00DD2BC4" w:rsidRDefault="008B1B2D" w:rsidP="00B12AB1">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:leftChars="-59" w:left="-142" w:rightChars="117" w:right="281" w:firstLineChars="400" w:firstLine="880"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="556C8366" wp14:editId="5CB8B984">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="556C8366" wp14:editId="1C7F84BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-43815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>186690</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2863215" cy="250825"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1890238329" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2863215" cy="250825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -3662,51 +3719,55 @@
                               <w:t>）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="556C8366" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.45pt;margin-top:14.7pt;width:225.45pt;height:19.75pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaNfCJHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC815Llpa5gOXASuChg&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNcMZzfLe4/y+axQ5COtq0AUdDlJKhOZQ1npX0B9vq88z&#10;SpxnumQKtCjoUTh6v7j7NG9NLjKoQJXCEiyiXd6aglbemzxJHK9Ew9wAjNAYlGAb5tG1u6S0rMXq&#10;jUqyNJ0mLdjSWODCObx96oN0EetLKbh/kdIJT1RBcTYfTxvPbTiTxZzlO8tMVfPTGOwfpmhYrbHp&#10;pdQT84zsbf1HqabmFhxIP+DQJCBlzUXcAbcZph+22VTMiLgLguPMBSb3/8ry58PGvFriuwfokMAA&#10;SGtc7vAy7NNJ24QvTkowjhAeL7CJzhOOl9lsOsqGE0o4xrJJOssmoUxy/dtY578JaEgwCmqRlogW&#10;O6yd71PPKaGZhlWtVKRGadIWdDqapPGHSwSLK409rrMGy3fbjtRlQUfnPbZQHnE9Cz3zzvBVjTOs&#10;mfOvzCLVuBHK17/gIRVgLzhZlFRgf/3tPuQjAxilpEXpFNT93DMrKFHfNXLzdTgeB61FZzz5kqFj&#10;byPb24jeN4+A6hziQzE8miHfq7MpLTTvqPJl6Iohpjn2Lqg/m4++FzS+Ei6Wy5iE6jLMr/XG8FA6&#10;oBoQfuvemTUnGjwS+AxnkbH8Axt9bs/Hcu9B1pGqgHOP6gl+VGYk+/SKgvRv/Zh1feuL3wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEGhoy/gAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AUxO8m&#10;fofNa+KtXUqQAPJoGpLGxOihtRdvD3YLxP2D7LZFP73ryR4nM5n5TbmZtWIXObnBGoT1KgImTWvF&#10;YDqE4/tumQFznowgZY1E+JYONtX9XUmFsFezl5eD71goMa4ghN77seDctb3U5FZ2lCZ4Jztp8kFO&#10;HRcTXUO5VjyOopRrGkxY6GmUdS/bz8NZI7zUuzfaN7HOflT9/Hrajl/Hj0fEh8W8fQLm5ez/w/CH&#10;H9ChCkyNPRvhmEJYpnlIIsR5Aiz4SZKEbw1CmuXAq5LfHqh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJo18IkcAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEGhoy/gAAAACAEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="556C8366" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.45pt;margin-top:14.7pt;width:225.45pt;height:19.75pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaNfCJHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC815Llpa5gOXASuChg&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNcMZzfLe4/y+axQ5COtq0AUdDlJKhOZQ1npX0B9vq88z&#10;SpxnumQKtCjoUTh6v7j7NG9NLjKoQJXCEiyiXd6aglbemzxJHK9Ew9wAjNAYlGAb5tG1u6S0rMXq&#10;jUqyNJ0mLdjSWODCObx96oN0EetLKbh/kdIJT1RBcTYfTxvPbTiTxZzlO8tMVfPTGOwfpmhYrbHp&#10;pdQT84zsbf1HqabmFhxIP+DQJCBlzUXcAbcZph+22VTMiLgLguPMBSb3/8ry58PGvFriuwfokMAA&#10;SGtc7vAy7NNJ24QvTkowjhAeL7CJzhOOl9lsOsqGE0o4xrJJOssmoUxy/dtY578JaEgwCmqRlogW&#10;O6yd71PPKaGZhlWtVKRGadIWdDqapPGHSwSLK409rrMGy3fbjtRlQUfnPbZQHnE9Cz3zzvBVjTOs&#10;mfOvzCLVuBHK17/gIRVgLzhZlFRgf/3tPuQjAxilpEXpFNT93DMrKFHfNXLzdTgeB61FZzz5kqFj&#10;byPb24jeN4+A6hziQzE8miHfq7MpLTTvqPJl6Iohpjn2Lqg/m4++FzS+Ei6Wy5iE6jLMr/XG8FA6&#10;oBoQfuvemTUnGjwS+AxnkbH8Axt9bs/Hcu9B1pGqgHOP6gl+VGYk+/SKgvRv/Zh1feuL3wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEGhoy/gAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AUxO8m&#10;fofNa+KtXUqQAPJoGpLGxOihtRdvD3YLxP2D7LZFP73ryR4nM5n5TbmZtWIXObnBGoT1KgImTWvF&#10;YDqE4/tumQFznowgZY1E+JYONtX9XUmFsFezl5eD71goMa4ghN77seDctb3U5FZ2lCZ4Jztp8kFO&#10;HRcTXUO5VjyOopRrGkxY6GmUdS/bz8NZI7zUuzfaN7HOflT9/Hrajl/Hj0fEh8W8fQLm5ez/w/CH&#10;H9ChCkyNPRvhmEJYpnlIIsR5Aiz4SZKEbw1CmuXAq5LfHqh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJo18IkcAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEGhoy/gAAAACAEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="07B6E1C0" w14:textId="28622E87" w:rsidR="00DD2BC4" w:rsidRPr="00082AF5" w:rsidRDefault="00DD2BC4">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00082AF5">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>（証明日は</w:t>
                       </w:r>
                       <w:r w:rsidR="00EA3C2A" w:rsidRPr="00082AF5">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>必ず</w:t>
                       </w:r>
@@ -3741,131 +3802,605 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00831C51" w:rsidRPr="00DD2BC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
       <w:r w:rsidR="00915630">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="00831C51" w:rsidRPr="00E445C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>施設・事業所等名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786719A8" w14:textId="0E0CEC61" w:rsidR="00C35517" w:rsidRPr="00EB4043" w:rsidRDefault="00926C22" w:rsidP="00EB4043">
+    <w:p w14:paraId="786719A8" w14:textId="735BE793" w:rsidR="00C35517" w:rsidRPr="00EB4043" w:rsidRDefault="006C227C" w:rsidP="00EB4043">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:ind w:rightChars="117" w:right="281"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD2BC4">
+      <w:ins w:id="0" w:author="井澤　七海" w:date="2026-07-30T15:14:00Z" w16du:dateUtc="2026-07-30T06:14:00Z">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D79CC26" wp14:editId="25ECD6F9">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5741670</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>97790</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="624840" cy="548640"/>
+                  <wp:effectExtent l="0" t="0" r="22860" b="22860"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1667088350" name="正方形/長方形 3"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="624840" cy="548640"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:sysClr val="windowText" lastClr="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:rect w14:anchorId="3E19A6B7" id="正方形/長方形 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:452.1pt;margin-top:7.7pt;width:49.2pt;height:43.2pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbKjD6TAIAAJUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+NwsIaIJYIpQoVSWU&#10;REqqnB2vza7ktd2xYaFf32fvJtD0VpWDGXvGzzNv3uzy+tAatlcUGmdLPr4YcaasdFVjtyX/8Xz3&#10;5ZKzEIWthHFWlfyoAr9eff607PxCTVztTKWIAcSGRedLXsfoF0URZK1aES6cVxZO7agVEVvaFhWJ&#10;DuitKSaj0bzoHFWenFQh4PS2d/JVxtdayfigdVCRmZIjt5hXyutrWovVUiy2JHzdyCEN8Q9ZtKKx&#10;ePQd6lZEwXbU/AXVNpJccDpeSNcWTutGqlwDqhmPPlTzVAuvci0gJ/h3msL/g5X3+yf/SKCh82ER&#10;YKYqDpra9I/82CGTdXwnSx0ikzicT6aXU1Aq4ZpNL+ewgVKcLnsK8ZtyLUtGyQm9yBSJ/SbEPvQt&#10;JL1l3V1jTO6Hsawr+dVsMgO8gCq0ERFm66uSB7vlTJgt5CYjZcTgTFOl2wknHMONIbYX6DiEUrnu&#10;GSlzZkSIcKCO/BuS/eNqSudWhLq/nF1DmLEJWmVBDdmf+ErWq6uOj8TI9QoLXt41QNvg0UdBkBSY&#10;wpjEByzaOJQnTeM5qx39+niW4tBheDjrIE3U/HMnSKGG7xa9vxpPE/Exb6azrxNs6Nzzeu6xu/bG&#10;gYsxBtHLbKb4aN5MTa59wRSt06twCSvxds/usLmJ/chgDqVar3MY9OtF3NgnLxN44ifx93x4EeSH&#10;nkcwf+/eZCwWH1rfx/bNX++i003WxYlP6CltoP2srGFO03Cd73PU6Wuy+g0AAP//AwBQSwMEFAAG&#10;AAgAAAAhAAkdCjjcAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4saVXK&#10;1jWdAIkLN8a4e01oMxKnNNnWvT3pid1s/Z9+f643k7PspMdgPEnIFgKYptYrQ52E3efbwxJYiEgK&#10;rSct4aIDbJrbmxor5c/0oU/b2LFUQqFCCX2MQ8V5aHvtMCz8oCll3350GNM6dlyNeE7lzvJciJI7&#10;NJQu9Djo1163P9ujkzAU2er98LITpjVPl5DhVxl/rZT3d9PzGljUU/yHYdZP6tAkp70/kgrMSliJ&#10;Ik9oCh4LYDMgRF4C289TtgTe1Pz6h+YPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2yow&#10;+kwCAACVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;CR0KONwAAAALAQAADwAAAAAAAAAAAAAAAACmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" filled="f" strokecolor="windowText"/>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CE75C0" wp14:editId="27CFDE3A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5810250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>122555</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="561975" cy="457200"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1440816917" name="テキスト ボックス 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="561975" cy="457200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="042C05EE" w14:textId="4B5A3033" w:rsidR="00DD2BC4" w:rsidRPr="00DD2BC4" w:rsidRDefault="00DD2BC4">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DD2BC4">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>事業所の公印</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="56CE75C0" id="テキスト ボックス 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:457.5pt;margin-top:9.65pt;width:44.25pt;height:36pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpHak5LgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x0SdoacYosRYYB&#10;QVsgHXpWZCkxIIsapcTOfv0oOV/rdhp2kSmReiQfnzx5aGvD9gp9Bbbgg16fM2UllJXdFPz76+LT&#10;HWc+CFsKA1YV/KA8f5h+/DBpXK5uYAumVMgIxPq8cQXfhuDyLPNyq2rhe+CUJacGrEWgLW6yEkVD&#10;6LXJbvr9cdYAlg5BKu/p9LFz8mnC11rJ8Ky1V4GZglNtIa2Y1nVcs+lE5BsUblvJYxniH6qoRWUp&#10;6RnqUQTBdlj9AVVXEsGDDj0JdQZaV1KlHqibQf9dN6utcCr1QuR4d6bJ/z9Y+bRfuRdkof0CLQ0w&#10;EtI4n3s6jP20Guv4pUoZ+YnCw5k21QYm6XA0HtzfjjiT5BqObmksESW7XHbow1cFNYtGwZGmksgS&#10;+6UPXegpJObyYKpyURmTNlEJam6Q7QXN0IRUIoH/FmUsawo+/jzqJ2AL8XqHbCzVcmkpWqFdt6wq&#10;qdpTu2soD8QCQicQ7+SiolqXwocXgaQIapxUHp5p0QYoFxwtzraAP/92HuNpUOTlrCGFFdz/2AlU&#10;nJlvlkZ4PxgOoyTTJvHGGV571tceu6vnQAQM6D05mUy6jMGcTI1Qv9FjmMWs5BJWUu6Ch5M5D53u&#10;6TFJNZulIBKhE2FpV05G6Eh4nMRr+ybQHccVaM5PcNKiyN9NrYuNNy3MdgF0lUYaee5YPdJPAk6i&#10;OD62+EKu9ynq8kuY/gIAAP//AwBQSwMEFAAGAAgAAAAhAIwhfTrgAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQtYuVQkOcCiEeEjsaoOrOjYckIh5HsZuEv8dZ0eXoXN05&#10;N9tMtmUD9r5xpGC5EMCQSmcaqhR8FM/Xd8B80GR06wgV/KKHTX5+lunUuJHecdiGisUS8qlWUIfQ&#10;pZz7skar/cJ1SJF9u97qEM++4qbXYyy3Lb8RYsWtbih+qHWHjzWWP9ujVbC/qnZvfnr5HGUiu6fX&#10;obj9MoVSlxfTwz2wgFP4D8OsH9Uhj04HdyTjWatgvUzilhDBWgKbA0LIBNhhRhJ4nvHTCfkfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOkdqTkuAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIwhfTrgAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="042C05EE" w14:textId="4B5A3033" w:rsidR="00DD2BC4" w:rsidRPr="00DD2BC4" w:rsidRDefault="00DD2BC4">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00DD2BC4">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>事業所の公印</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008235C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E4F58B1" wp14:editId="54221DD5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-243840</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>210185</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="581025"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="167703055" name="四角形: 角を丸くする 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="581025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="708BEDFC" w14:textId="0B87C9E8" w:rsidR="008235C5" w:rsidRPr="00FE49E7" w:rsidRDefault="00FE49E7" w:rsidP="008235C5">
+                            <w:pPr>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FE49E7">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>※</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008235C5" w:rsidRPr="00AC7DD8">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>修正テープ・消せるﾎﾞｰﾙﾍﾟﾝ使用不可</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007341DC">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="079A20FF" w14:textId="30C300E7" w:rsidR="00FE49E7" w:rsidRPr="00FE49E7" w:rsidRDefault="00FE49E7" w:rsidP="00FE49E7">
+                            <w:pPr>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FE49E7">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>※訂正</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005D335E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>する</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FE49E7">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>場合、二重線で抹消し、事業所の</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>公印</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FE49E7">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>で</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AC7DD8">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>訂正印を押印</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FE49E7">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>すること。</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="6E4F58B1" id="_x0000_s1031" style="position:absolute;margin-left:-19.2pt;margin-top:16.55pt;width:207pt;height:45.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5v8iVWQIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N5IMJ02MyIHhIEWB&#10;IAnyQM40RcZCKS67pC25X98lJctp6lPRC0Vyd/YxnNXlVdcYtlXoa7AlL05yzpSVUNX2reQvzzdf&#10;zjnzQdhKGLCq5Dvl+dX886fL1s3UBNZgKoWMglg/a13J1yG4WZZ5uVaN8CfglCWjBmxEoCO+ZRWK&#10;lqI3Jpvk+VnWAlYOQSrv6fa6N/J5iq+1kuFea68CMyWn2kJaMa2ruGbzSzF7Q+HWtRzKEP9QRSNq&#10;S0nHUNciCLbB+q9QTS0RPOhwIqHJQOtaqtQDdVPkH7p5WgunUi9EjncjTf7/hZV32yf3gERD6/zM&#10;0zZ20Wls4pfqY10iazeSpbrAJF1OzibnFzlxKsl2el7kk9PIZnZAO/Thm4KGxU3JETa2eqQXSUSJ&#10;7a0Pvf/ej8CHItIu7IyKdRj7qDSrq5g2oZM+1NIg2wp6WSGlsuFsyJ+8I0zXxozA4hjQhGIADb4R&#10;ppJuRmB+DPhnxhGRsoINI7ipLeCxANWPMXPvv+++7zm2H7pVR00Tu7HGeLOCaveADKHXsXfypiZu&#10;b4UPDwJJuPQcNIzhnhZtoC05DDvO1oC/jt1Hf9ITWTlraRBK7n9uBCrOzHdLSrsoptM4OekwPf06&#10;oQO+t6zeW+ymWQK9SEFj72TaRv9g9luN0LzSzC5iVjIJKyl3yWXA/WEZ+gGlqZdqsUhuNC1OhFv7&#10;5GQMHnmOsnnuXgW6QWCBpHkH+6ERsw8S630j0sJiE0DXSX8HXocXoElLMh7+CnGU35+T1+HfNf8N&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7ovGq3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NA&#10;EIbvgv9hGcGLtJuPNoaYTRGliEer4HWajEkwOxuy2zT+e8eTPQ7vw/s+U+4WO6iZJt87NhCvI1DE&#10;tWt6bg18vO9XOSgfkBscHJOBH/Kwq66vSiwad+Y3mg+hVVLCvkADXQhjobWvO7Lo124kluzLTRaD&#10;nFOrmwnPUm4HnURRpi32LAsdjvTUUf19OFkD/nNO7p6zoOMt76MZx5fXPLAxtzfL4wOoQEv4h+FP&#10;X9ShEqejO3Hj1WBgleYbQQ2kaQxKgPR+m4E6CplsMtBVqS9fqH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAOb/IlVkCAAADBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA+6Lxqt4AAAAKAQAADwAAAAAAAAAAAAAAAACzBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#f79646 [3209]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="708BEDFC" w14:textId="0B87C9E8" w:rsidR="008235C5" w:rsidRPr="00FE49E7" w:rsidRDefault="00FE49E7" w:rsidP="008235C5">
+                      <w:pPr>
+                        <w:spacing w:line="220" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FE49E7">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>※</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008235C5" w:rsidRPr="00AC7DD8">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>修正テープ・消せるﾎﾞｰﾙﾍﾟﾝ使用不可</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007341DC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="079A20FF" w14:textId="30C300E7" w:rsidR="00FE49E7" w:rsidRPr="00FE49E7" w:rsidRDefault="00FE49E7" w:rsidP="00FE49E7">
+                      <w:pPr>
+                        <w:spacing w:line="220" w:lineRule="exact"/>
+                        <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FE49E7">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>※訂正</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005D335E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>する</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FE49E7">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>場合、二重線で抹消し、事業所の</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>公印</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FE49E7">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>で</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AC7DD8">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>訂正印を押印</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FE49E7">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>すること。</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00926C22" w:rsidRPr="00DD2BC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="00DD2BC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="0012233B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="0053063D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00831C51" w:rsidRPr="00E445C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>代表者名</w:t>
       </w:r>
       <w:r w:rsidR="0056707F" w:rsidRPr="00E445C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C35517" w:rsidRPr="00EB4043" w:rsidSect="00DA174D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="295" w:left="1134" w:header="170" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:type="linesAndChars" w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="587A4E75" w14:textId="77777777" w:rsidR="00ED195F" w:rsidRDefault="00ED195F">
+    <w:p w14:paraId="5235F890" w14:textId="77777777" w:rsidR="003E176A" w:rsidRDefault="003E176A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="718E48A0" w14:textId="77777777" w:rsidR="00ED195F" w:rsidRDefault="00ED195F">
+    <w:p w14:paraId="7F12BB54" w14:textId="77777777" w:rsidR="003E176A" w:rsidRDefault="003E176A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -3895,51 +4430,51 @@
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPｺﾞｼｯｸE">
     <w:panose1 w:val="020B0900000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0ED0E20B" w14:textId="22CAD007" w:rsidR="004E4EBB" w:rsidRPr="00C90214" w:rsidRDefault="00B47BC0" w:rsidP="00CE7C1E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:right="-1" w:firstLineChars="1147" w:firstLine="2409"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C90214">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　　　</w:t>
     </w:r>
     <w:r w:rsidR="004E4EBB" w:rsidRPr="00C90214">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>【</w:t>
@@ -3967,89 +4502,89 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>／④保育士就職準備金</w:t>
     </w:r>
     <w:r w:rsidR="00A77A5E">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>／埼玉県保育士保育料特別貸付</w:t>
     </w:r>
     <w:r w:rsidR="004E4EBB" w:rsidRPr="00C90214">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>】</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D048E12" w14:textId="77777777" w:rsidR="00ED195F" w:rsidRDefault="00ED195F">
+    <w:p w14:paraId="7E83947C" w14:textId="77777777" w:rsidR="003E176A" w:rsidRDefault="003E176A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F4D0179" w14:textId="77777777" w:rsidR="00ED195F" w:rsidRDefault="00ED195F">
+    <w:p w14:paraId="0AF8E14F" w14:textId="77777777" w:rsidR="003E176A" w:rsidRDefault="003E176A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60468EA5" w14:textId="77777777" w:rsidR="00FD72DD" w:rsidRDefault="00FD72DD">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D27648C" w14:textId="3C6D3DFE" w:rsidR="004E4EBB" w:rsidRPr="00C90214" w:rsidRDefault="002D0EB3">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         <w:b/>
         <w:bCs/>
@@ -4080,51 +4615,51 @@
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve">　</w:t>
     </w:r>
     <w:r w:rsidR="00065AB1" w:rsidRPr="00676878">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　</w:t>
     </w:r>
     <w:r w:rsidR="00065AB1" w:rsidRPr="00C90214">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C56B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE121712"/>
     <w:lvl w:ilvl="0" w:tplc="08D42EA4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4617,267 +5152,289 @@
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="252785481">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1296133009">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1156805431">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="644043461">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="547378898">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="井澤　七海">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::izawann@fukushisaitama.onmicrosoft.com::afb3173d-d1f8-4110-8936-4cc2985a5492"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="284"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:noLineBreaksAfter w:lang="ja-JP" w:val="([{〈《「『【〔（［｛｢"/>
   <w:noLineBreaksBefore w:lang="ja-JP" w:val="!),.?]}、。〉》」』】〕！），．？］｝｡｣､ﾞﾟ"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00141685"/>
     <w:rsid w:val="00000302"/>
     <w:rsid w:val="000025FD"/>
+    <w:rsid w:val="0001104F"/>
     <w:rsid w:val="00041A8D"/>
     <w:rsid w:val="00042825"/>
     <w:rsid w:val="00051C13"/>
     <w:rsid w:val="00065AB1"/>
     <w:rsid w:val="0007092B"/>
     <w:rsid w:val="0007335D"/>
     <w:rsid w:val="00075DC3"/>
     <w:rsid w:val="00081B6C"/>
     <w:rsid w:val="00082AF5"/>
     <w:rsid w:val="00084341"/>
     <w:rsid w:val="00092D95"/>
     <w:rsid w:val="000A774B"/>
     <w:rsid w:val="000A7943"/>
     <w:rsid w:val="000D2F27"/>
     <w:rsid w:val="000E691B"/>
     <w:rsid w:val="000E7B68"/>
     <w:rsid w:val="000F2412"/>
     <w:rsid w:val="00105AB3"/>
     <w:rsid w:val="00106BE0"/>
     <w:rsid w:val="00106CBE"/>
     <w:rsid w:val="0012233B"/>
     <w:rsid w:val="00141685"/>
     <w:rsid w:val="001429FF"/>
     <w:rsid w:val="00155B78"/>
     <w:rsid w:val="00157CD3"/>
     <w:rsid w:val="0017019B"/>
     <w:rsid w:val="0017712F"/>
     <w:rsid w:val="00182ED2"/>
     <w:rsid w:val="00196760"/>
     <w:rsid w:val="001A474A"/>
     <w:rsid w:val="001B444C"/>
     <w:rsid w:val="001B472F"/>
     <w:rsid w:val="001D1341"/>
     <w:rsid w:val="001D31F8"/>
     <w:rsid w:val="001E3A1D"/>
     <w:rsid w:val="001F07C9"/>
     <w:rsid w:val="001F61D7"/>
     <w:rsid w:val="00220B68"/>
     <w:rsid w:val="002211D0"/>
     <w:rsid w:val="002311DC"/>
     <w:rsid w:val="00265268"/>
     <w:rsid w:val="0027443D"/>
     <w:rsid w:val="002D0EB3"/>
     <w:rsid w:val="002D3F38"/>
     <w:rsid w:val="002D4A99"/>
+    <w:rsid w:val="002E11FF"/>
     <w:rsid w:val="002E1BCA"/>
     <w:rsid w:val="00313E39"/>
     <w:rsid w:val="00314916"/>
     <w:rsid w:val="00325D60"/>
     <w:rsid w:val="00327075"/>
     <w:rsid w:val="00347A0B"/>
     <w:rsid w:val="00360AD5"/>
     <w:rsid w:val="00364B56"/>
     <w:rsid w:val="003809BE"/>
     <w:rsid w:val="00380A02"/>
     <w:rsid w:val="003958E1"/>
     <w:rsid w:val="00397EB5"/>
     <w:rsid w:val="003B3C7F"/>
     <w:rsid w:val="003B5FC3"/>
+    <w:rsid w:val="003E176A"/>
     <w:rsid w:val="003E76DA"/>
     <w:rsid w:val="004559B0"/>
     <w:rsid w:val="00471747"/>
     <w:rsid w:val="0047758C"/>
     <w:rsid w:val="00487DCE"/>
     <w:rsid w:val="004A1798"/>
     <w:rsid w:val="004A7ECC"/>
     <w:rsid w:val="004B0FEC"/>
+    <w:rsid w:val="004B5B5F"/>
     <w:rsid w:val="004B6864"/>
     <w:rsid w:val="004E2FEC"/>
     <w:rsid w:val="004E4EBB"/>
     <w:rsid w:val="004F1246"/>
     <w:rsid w:val="004F3962"/>
+    <w:rsid w:val="0053063D"/>
     <w:rsid w:val="00540765"/>
     <w:rsid w:val="005454DC"/>
     <w:rsid w:val="00547A93"/>
     <w:rsid w:val="0056707F"/>
     <w:rsid w:val="0058089E"/>
     <w:rsid w:val="0058240C"/>
     <w:rsid w:val="00593F7A"/>
     <w:rsid w:val="005944D1"/>
     <w:rsid w:val="005967D3"/>
     <w:rsid w:val="005A203D"/>
     <w:rsid w:val="005B2B60"/>
     <w:rsid w:val="005D179B"/>
+    <w:rsid w:val="005D335E"/>
     <w:rsid w:val="005D414C"/>
     <w:rsid w:val="005E64CA"/>
     <w:rsid w:val="00600749"/>
     <w:rsid w:val="0060583C"/>
     <w:rsid w:val="00605A40"/>
     <w:rsid w:val="006233D5"/>
     <w:rsid w:val="0062426C"/>
     <w:rsid w:val="00631492"/>
     <w:rsid w:val="00634AC0"/>
     <w:rsid w:val="00651E38"/>
     <w:rsid w:val="006529AF"/>
     <w:rsid w:val="00662D23"/>
     <w:rsid w:val="00676878"/>
+    <w:rsid w:val="00691F18"/>
     <w:rsid w:val="00692845"/>
     <w:rsid w:val="00696DC0"/>
     <w:rsid w:val="006A2086"/>
     <w:rsid w:val="006A653D"/>
     <w:rsid w:val="006A719A"/>
+    <w:rsid w:val="006C227C"/>
     <w:rsid w:val="006D38C9"/>
     <w:rsid w:val="006E59C2"/>
     <w:rsid w:val="006F6397"/>
     <w:rsid w:val="00721A4E"/>
     <w:rsid w:val="0072499B"/>
     <w:rsid w:val="00726516"/>
     <w:rsid w:val="00727B56"/>
     <w:rsid w:val="00732B19"/>
+    <w:rsid w:val="007341DC"/>
     <w:rsid w:val="00745385"/>
     <w:rsid w:val="0075175B"/>
     <w:rsid w:val="00753735"/>
     <w:rsid w:val="00760A9F"/>
     <w:rsid w:val="007B0C04"/>
     <w:rsid w:val="007B3491"/>
     <w:rsid w:val="007C1472"/>
     <w:rsid w:val="007F3327"/>
     <w:rsid w:val="008048B7"/>
     <w:rsid w:val="00811617"/>
     <w:rsid w:val="00816A74"/>
     <w:rsid w:val="00820946"/>
     <w:rsid w:val="00822E56"/>
+    <w:rsid w:val="008235C5"/>
     <w:rsid w:val="00831C51"/>
     <w:rsid w:val="00833A2D"/>
     <w:rsid w:val="00834A61"/>
     <w:rsid w:val="00843FFC"/>
     <w:rsid w:val="00855B17"/>
     <w:rsid w:val="00870C76"/>
     <w:rsid w:val="00874684"/>
     <w:rsid w:val="008807C6"/>
     <w:rsid w:val="0088193E"/>
     <w:rsid w:val="0088233B"/>
     <w:rsid w:val="008A3265"/>
     <w:rsid w:val="008A586D"/>
     <w:rsid w:val="008B1B2D"/>
     <w:rsid w:val="008C7C60"/>
     <w:rsid w:val="008D12CC"/>
+    <w:rsid w:val="008E1146"/>
     <w:rsid w:val="008E121C"/>
     <w:rsid w:val="008E3DA2"/>
     <w:rsid w:val="009115D8"/>
     <w:rsid w:val="0091427F"/>
     <w:rsid w:val="00915630"/>
     <w:rsid w:val="00926C22"/>
     <w:rsid w:val="0093567B"/>
     <w:rsid w:val="00942BCD"/>
     <w:rsid w:val="00950FD9"/>
     <w:rsid w:val="00983341"/>
     <w:rsid w:val="00994E1B"/>
     <w:rsid w:val="00994FF1"/>
     <w:rsid w:val="009A01C4"/>
     <w:rsid w:val="009A4E02"/>
     <w:rsid w:val="009B7C38"/>
     <w:rsid w:val="009C77C2"/>
     <w:rsid w:val="009D7368"/>
     <w:rsid w:val="009D7E1C"/>
     <w:rsid w:val="009F0234"/>
     <w:rsid w:val="00A02184"/>
     <w:rsid w:val="00A160F9"/>
     <w:rsid w:val="00A42209"/>
     <w:rsid w:val="00A476C8"/>
     <w:rsid w:val="00A60BD0"/>
     <w:rsid w:val="00A66E42"/>
+    <w:rsid w:val="00A758F3"/>
     <w:rsid w:val="00A77A5E"/>
     <w:rsid w:val="00AA7DD9"/>
+    <w:rsid w:val="00AC7DD8"/>
     <w:rsid w:val="00AD40A0"/>
     <w:rsid w:val="00AD4D11"/>
     <w:rsid w:val="00AD4F84"/>
     <w:rsid w:val="00AF5B82"/>
     <w:rsid w:val="00B03D85"/>
     <w:rsid w:val="00B12AB1"/>
     <w:rsid w:val="00B23075"/>
     <w:rsid w:val="00B40BFA"/>
     <w:rsid w:val="00B42A6A"/>
     <w:rsid w:val="00B4614B"/>
     <w:rsid w:val="00B47BC0"/>
     <w:rsid w:val="00B84EC1"/>
     <w:rsid w:val="00B90E11"/>
     <w:rsid w:val="00B95C25"/>
     <w:rsid w:val="00BC7002"/>
     <w:rsid w:val="00BD459E"/>
     <w:rsid w:val="00BE36AD"/>
     <w:rsid w:val="00C066ED"/>
     <w:rsid w:val="00C12BE1"/>
     <w:rsid w:val="00C153FF"/>
     <w:rsid w:val="00C20784"/>
     <w:rsid w:val="00C25674"/>
     <w:rsid w:val="00C31C9A"/>
     <w:rsid w:val="00C3367E"/>
     <w:rsid w:val="00C35517"/>
@@ -4892,76 +5449,78 @@
     <w:rsid w:val="00C933B3"/>
     <w:rsid w:val="00CA139C"/>
     <w:rsid w:val="00CD2E24"/>
     <w:rsid w:val="00CE6FF3"/>
     <w:rsid w:val="00CE7C1E"/>
     <w:rsid w:val="00CF015A"/>
     <w:rsid w:val="00D153E6"/>
     <w:rsid w:val="00D16BBD"/>
     <w:rsid w:val="00D17F85"/>
     <w:rsid w:val="00D22C57"/>
     <w:rsid w:val="00D3719E"/>
     <w:rsid w:val="00D47CB8"/>
     <w:rsid w:val="00D67196"/>
     <w:rsid w:val="00D67453"/>
     <w:rsid w:val="00DA174D"/>
     <w:rsid w:val="00DA5D70"/>
     <w:rsid w:val="00DB2EF2"/>
     <w:rsid w:val="00DC1422"/>
     <w:rsid w:val="00DD0428"/>
     <w:rsid w:val="00DD2BC4"/>
     <w:rsid w:val="00DF6A52"/>
     <w:rsid w:val="00E00B41"/>
     <w:rsid w:val="00E07843"/>
     <w:rsid w:val="00E30989"/>
     <w:rsid w:val="00E334C4"/>
+    <w:rsid w:val="00E34B30"/>
     <w:rsid w:val="00E36FC5"/>
     <w:rsid w:val="00E445C0"/>
     <w:rsid w:val="00E62FD5"/>
     <w:rsid w:val="00E67CDB"/>
     <w:rsid w:val="00E72BD6"/>
     <w:rsid w:val="00E826B6"/>
     <w:rsid w:val="00E84F21"/>
     <w:rsid w:val="00EA2563"/>
     <w:rsid w:val="00EA3C2A"/>
     <w:rsid w:val="00EB2DD3"/>
     <w:rsid w:val="00EB378D"/>
     <w:rsid w:val="00EB4043"/>
     <w:rsid w:val="00EC12C1"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00EE3DFA"/>
     <w:rsid w:val="00EF3907"/>
     <w:rsid w:val="00F120BD"/>
     <w:rsid w:val="00F37814"/>
     <w:rsid w:val="00F65D52"/>
     <w:rsid w:val="00FD0DC7"/>
     <w:rsid w:val="00FD3672"/>
     <w:rsid w:val="00FD4736"/>
     <w:rsid w:val="00FD72DD"/>
     <w:rsid w:val="00FE16AC"/>
     <w:rsid w:val="00FE3635"/>
     <w:rsid w:val="00FE3876"/>
+    <w:rsid w:val="00FE49E7"/>
     <w:rsid w:val="00FF17C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -5778,51 +6337,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1766605961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6088,69 +6647,69 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AC71DAA-6CD4-448C-8645-0CB513C8D115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>158</Words>
-  <Characters>903</Characters>
+  <Characters>907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>埼玉県社会福祉協議会</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1059</CharactersWithSpaces>
+  <CharactersWithSpaces>1063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>埼玉県社会福祉協議会</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>