--- v0 (2025-10-08)
+++ v1 (2026-05-29)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\民生資金課\新資金（福祉人材センター育成資金課）\２保育\５ 新卒保育士\R7\周知\HP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\人材課\◆ウェブスマート関係\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D28BFFA-9F81-4274-AD65-A7794D740374}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{247CC311-50EF-4234-AC64-D6696247CFDD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="597" xr2:uid="{8ED683B0-7ACF-49B7-9E78-34C21597F0C4}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A:$L</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="23">
   <si>
     <t>埼玉　花子</t>
     <rPh sb="0" eb="2">
       <t>サイタマ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ハナコ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>新卒保育士名</t>
     <rPh sb="0" eb="6">
       <t>シンソツホイクシメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>貸付番号（SH）</t>
     <rPh sb="0" eb="4">
       <t>カシツケバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -293,102 +293,95 @@
     </rPh>
     <rPh sb="36" eb="37">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>記入日：    　　年　　　月　　　日
 法人名：
 法人住所：
 法人代表者名：
 担当者：
 担当者電話番号：</t>
     <rPh sb="40" eb="43">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="45" eb="48">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="48" eb="52">
       <t>デンワバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>例1</t>
-[...35 lines deleted...]
-  <si>
     <t xml:space="preserve">【申請理由】
 １ 採用された保育所等が所在する市町村の区域内（ただし、令和6年度までの新卒保育士で借用金額が15万円の場合、また、令和7年度以降の新卒保育士で保育事業者に基本分に係る負担金額がある場合は県の区域内）において、貸付を受けた保育事業者の運営する
 　 保育所等で児童の保護等に従事しているため
 ２ 災害のため
 ３ 新卒保育士が疾病のため
 ４ 新卒保育士が負傷のため
 ５ その他やむを得ない事由のため　　　　　　　　　　　　　　　　　　　　　　　　                                 </t>
     <rPh sb="1" eb="5">
       <t>シンセイリユウ</t>
     </rPh>
     <rPh sb="85" eb="88">
       <t>キホンブン</t>
     </rPh>
     <rPh sb="89" eb="90">
       <t>カカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>例</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>県社協からの借用金額
+返還猶予申請額※</t>
+    <rPh sb="0" eb="3">
+      <t>ケンシャキョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シャクヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ヘンカン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ユウヨ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>シンセイガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -807,60 +800,54 @@
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
@@ -885,53 +872,50 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="31" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="31" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="31" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="31" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="31" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="31" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1012,50 +996,53 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCC99"/>
       <color rgb="FFFF9966"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1107,134 +1094,50 @@
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>7</xdr:col>
-[...82 lines deleted...]
-    <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1676400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>293915</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{067D3E66-9665-E4A0-C03A-FDF6CDB0CA9D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="3048001"/>
@@ -1247,84 +1150,56 @@
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
-[...2 lines deleted...]
-          <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200"/>
-            <a:t>1</a:t>
+            <a:t>※</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
-            <a:t>：</a:t>
-[...23 lines deleted...]
-            <a:t>万コースの場合</a:t>
+            <a:t>実際の借用額をご記入ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -1616,707 +1491,695 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C89ED20D-DE4B-4A64-A422-346AA70CC410}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="61" zoomScaleNormal="61" workbookViewId="0">
       <selection activeCell="J4" sqref="J4:L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="4.8984375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="22.09765625" customWidth="1"/>
     <col min="5" max="5" width="3.59765625" customWidth="1"/>
     <col min="6" max="6" width="19.59765625" customWidth="1"/>
     <col min="7" max="7" width="8.19921875" customWidth="1"/>
     <col min="8" max="8" width="19.59765625" customWidth="1"/>
     <col min="9" max="9" width="30.59765625" customWidth="1"/>
     <col min="10" max="10" width="25.3984375" customWidth="1"/>
     <col min="11" max="11" width="22.3984375" customWidth="1"/>
     <col min="12" max="12" width="24.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="25"/>
+      <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="8"/>
-      <c r="B2" s="8"/>
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
     </row>
     <row r="3" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="45"/>
-[...9 lines deleted...]
-      <c r="L3" s="45"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B4" s="10"/>
-[...7 lines deleted...]
-      <c r="J4" s="40" t="s">
+      <c r="B4" s="8"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="K4" s="41"/>
-      <c r="L4" s="41"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
     </row>
     <row r="5" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="46" t="s">
+      <c r="A5" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="46"/>
-[...9 lines deleted...]
-      <c r="L5" s="41"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
     </row>
     <row r="6" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="46"/>
-[...10 lines deleted...]
-      <c r="L6" s="41"/>
+      <c r="A6" s="43"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
     </row>
     <row r="7" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="46"/>
-[...10 lines deleted...]
-      <c r="L7" s="41"/>
+      <c r="A7" s="43"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
     </row>
     <row r="8" spans="1:12" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="9"/>
-[...10 lines deleted...]
-      <c r="L8" s="41"/>
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
     </row>
     <row r="9" spans="1:12" ht="48.6" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="46"/>
-[...9 lines deleted...]
-      <c r="L9" s="41"/>
+      <c r="B9" s="43"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
     </row>
     <row r="10" spans="1:12" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="46"/>
-[...10 lines deleted...]
-      <c r="L10" s="41"/>
+      <c r="A10" s="43"/>
+      <c r="B10" s="43"/>
+      <c r="C10" s="43"/>
+      <c r="D10" s="43"/>
+      <c r="E10" s="43"/>
+      <c r="F10" s="43"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="38"/>
     </row>
     <row r="11" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="46"/>
-[...10 lines deleted...]
-      <c r="L11" s="42"/>
+      <c r="A11" s="43"/>
+      <c r="B11" s="43"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="43"/>
+      <c r="F11" s="43"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="39"/>
+      <c r="K11" s="39"/>
+      <c r="L11" s="39"/>
     </row>
     <row r="12" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="63" t="s">
+      <c r="A12" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="63" t="s">
+      <c r="B12" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="63" t="s">
+      <c r="C12" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="D12" s="36" t="s">
+      <c r="D12" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="E12" s="37"/>
-      <c r="F12" s="60" t="s">
+      <c r="E12" s="34"/>
+      <c r="F12" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="G12" s="61"/>
-[...1 lines deleted...]
-      <c r="I12" s="63" t="s">
+      <c r="G12" s="58"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="J12" s="56" t="s">
+      <c r="J12" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="58" t="s">
+      <c r="K12" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="44" t="s">
+      <c r="L12" s="41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="39.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="64"/>
-[...10 lines deleted...]
-      <c r="L13" s="44"/>
+      <c r="A13" s="61"/>
+      <c r="B13" s="61"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="35"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="56"/>
+      <c r="L13" s="41"/>
     </row>
     <row r="14" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="15">
+        <v>150000</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="18">
+        <v>46113</v>
+      </c>
+      <c r="G14" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="20">
+        <v>46843</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="J14" s="14">
+        <v>1</v>
+      </c>
+      <c r="K14" s="14"/>
+      <c r="L14" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="62">
+        <v>1</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F15" s="25"/>
+      <c r="G15" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="20"/>
+      <c r="I15" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="62">
+        <v>2</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="31"/>
+      <c r="G16" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="32"/>
+      <c r="I16" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="62">
+        <v>3</v>
+      </c>
+      <c r="B17" s="30"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="31"/>
+      <c r="G17" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="32"/>
+      <c r="I17" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="62">
+        <v>4</v>
+      </c>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="31"/>
+      <c r="G18" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="32"/>
+      <c r="I18" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="62">
+        <v>5</v>
+      </c>
+      <c r="B19" s="30"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="31"/>
+      <c r="G19" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="32"/>
+      <c r="I19" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="62">
+        <v>6</v>
+      </c>
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="31"/>
+      <c r="G20" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="32"/>
+      <c r="I20" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="62">
+        <v>7</v>
+      </c>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="31"/>
+      <c r="G21" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="32"/>
+      <c r="I21" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="62">
+        <v>8</v>
+      </c>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F22" s="31"/>
+      <c r="G22" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="32"/>
+      <c r="I22" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="62">
+        <v>9</v>
+      </c>
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" s="31"/>
+      <c r="G23" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="32"/>
+      <c r="I23" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="62">
+        <v>10</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F24" s="31"/>
+      <c r="G24" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="32"/>
+      <c r="I24" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A25" s="9"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+    </row>
+    <row r="26" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...140 lines deleted...]
-      <c r="A19" s="1">
+      <c r="B26" s="45"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="46"/>
+    </row>
+    <row r="27" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="47"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="49"/>
+    </row>
+    <row r="28" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="47"/>
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="49"/>
+    </row>
+    <row r="29" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="47"/>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="48"/>
+      <c r="I29" s="48"/>
+      <c r="J29" s="48"/>
+      <c r="K29" s="48"/>
+      <c r="L29" s="49"/>
+    </row>
+    <row r="30" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="47"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="49"/>
+    </row>
+    <row r="31" spans="1:12" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A31" s="50"/>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="51"/>
+      <c r="H31" s="51"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="51"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="52"/>
+    </row>
+    <row r="32" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="11"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+    </row>
+    <row r="33" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B19" s="33"/>
-[...264 lines deleted...]
-      <c r="L33" s="43"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="35" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="36" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="37" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="38" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="39" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="40" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="41" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="42" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="43" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="44" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="D12:E13"/>
     <mergeCell ref="J4:L11"/>
     <mergeCell ref="K33:L33"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A5:F7"/>
     <mergeCell ref="A9:I11"/>
     <mergeCell ref="A26:L31"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="F12:H13"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="I12:I13"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>