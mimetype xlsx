--- v0 (2026-04-09)
+++ v1 (2026-10-28)
@@ -1,128 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Saitama03\民生資金課\新資金（福祉人材センター育成資金課）\１介護\１介護修学\R8\1募集\４月募集\★通知等\★各種様式\HP用（PDF等）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Saitama03\d\民生資金課\新資金（福祉人材センター育成資金課）\１介護\１介護修学\R8\1募集\10月募集\★起案　各種様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DAB00473-19EE-48E9-B756-5C7E4021CD4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="UaVYno7Gjrto++jiW3soNrvF87fywLGqatc06lyrvcVNwTXAyk4HsOiUovAEnzLx0TAQC54u6vYa8UWZZjw1gw==" workbookSaltValue="UKPunWQPbIuGyJOQOi6r9A==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8F4E51D-B807-4211-B685-E4F78FA0649D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="MGJREBfO+VBXcFPsvL46KI7lmK4NdJWQ/UCs2+7f2P2Gt6BPXUinx3B5efCkMt4OAMQOizXrOr3pxHKr9n16VQ==" workbookSaltValue="0Eo9Inp3SqsXN1QHgbfvdQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="1" xr2:uid="{3FFBD7D9-158C-46BA-8F04-D94C446BEB05}"/>
+    <workbookView xWindow="20370" yWindow="-17355" windowWidth="16440" windowHeight="28320" firstSheet="1" activeTab="1" xr2:uid="{3FFBD7D9-158C-46BA-8F04-D94C446BEB05}"/>
   </bookViews>
   <sheets>
     <sheet name="データシート" sheetId="3" state="hidden" r:id="rId1"/>
     <sheet name="シミュレーションシート" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">シミュレーションシート!$A$1:$N$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I43" i="3" l="1"/>
+  <c r="C30" i="2" l="1"/>
+  <c r="O59" i="3"/>
+  <c r="I43" i="3"/>
   <c r="I42" i="3"/>
   <c r="I41" i="3"/>
   <c r="J41" i="3" s="1"/>
   <c r="I40" i="3"/>
   <c r="J40" i="3" s="1"/>
   <c r="D43" i="3"/>
   <c r="E43" i="3" s="1"/>
   <c r="D42" i="3"/>
   <c r="E42" i="3" s="1"/>
   <c r="D41" i="3"/>
   <c r="E41" i="3" s="1"/>
   <c r="D40" i="3"/>
   <c r="E40" i="3" s="1"/>
   <c r="K27" i="2"/>
   <c r="S43" i="3"/>
   <c r="S42" i="3"/>
   <c r="S41" i="3"/>
   <c r="S40" i="3"/>
   <c r="N43" i="3"/>
   <c r="N42" i="3"/>
   <c r="N41" i="3"/>
   <c r="N40" i="3"/>
   <c r="G43" i="3"/>
   <c r="G42" i="3"/>
   <c r="G41" i="3"/>
   <c r="G40" i="3"/>
   <c r="B43" i="3"/>
   <c r="B42" i="3"/>
   <c r="B41" i="3"/>
   <c r="B40" i="3"/>
+  <c r="J42" i="3" l="1"/>
   <c r="J43" i="3"/>
-  <c r="J42" i="3"/>
-  <c r="M82" i="3" l="1"/>
+  <c r="M82" i="3"/>
   <c r="N82" i="3" s="1"/>
   <c r="J86" i="3"/>
   <c r="J85" i="3" s="1"/>
-  <c r="C30" i="2"/>
   <c r="B55" i="3"/>
-  <c r="O59" i="3"/>
   <c r="N59" i="3"/>
   <c r="K54" i="3" l="1"/>
   <c r="Q59" i="3"/>
   <c r="J84" i="3"/>
   <c r="J83" i="3" s="1"/>
   <c r="K85" i="3"/>
   <c r="K86" i="3"/>
   <c r="M83" i="3"/>
   <c r="P59" i="3"/>
   <c r="J52" i="3" s="1"/>
   <c r="J49" i="3" s="1"/>
   <c r="S14" i="3"/>
   <c r="S15" i="3"/>
   <c r="S16" i="3"/>
   <c r="S13" i="3"/>
   <c r="N14" i="3"/>
   <c r="N15" i="3"/>
   <c r="N16" i="3"/>
   <c r="N13" i="3"/>
   <c r="G14" i="3"/>
   <c r="G15" i="3"/>
   <c r="G16" i="3"/>
   <c r="G13" i="3"/>
   <c r="B14" i="3"/>
   <c r="B15" i="3"/>
@@ -2148,79 +2148,79 @@
     <rPh sb="8" eb="10">
       <t>ツイカ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ネン</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ガツ</t>
     </rPh>
     <rPh sb="23" eb="27">
       <t>｢ゼンガク｣</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>支援金額（減免率）</t>
     <rPh sb="0" eb="4">
       <t>シエンキンガク</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ゲンメンリツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>埼玉県介護福祉士修学資金　シミュレーションシート（令和8年度4月募集用）</t>
+    <t>2年</t>
+  </si>
+  <si>
+    <t>埼玉県介護福祉士修学資金　シミュレーションシート（令和8年度10月募集用）</t>
     <rPh sb="0" eb="3">
       <t>サイタマケン</t>
     </rPh>
     <rPh sb="3" eb="8">
       <t>カイゴフクシシ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シュウガク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シキン</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>レイワ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ネンド</t>
     </rPh>
-    <rPh sb="31" eb="32">
+    <rPh sb="32" eb="33">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="32" eb="35">
+    <rPh sb="33" eb="36">
       <t>ボシュウヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
-  </si>
-[...1 lines deleted...]
-    <t>2年</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,###&quot;円&quot;"/>
     <numFmt numFmtId="177" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="180" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
@@ -3520,418 +3520,418 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="5" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="5" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...14 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...213 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="74">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
@@ -4802,338 +4802,338 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F00FAD50-BF77-4A1C-8028-34FF86EE25CE}">
   <dimension ref="A1:W106"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="G48" sqref="G48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="19.3984375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="23" width="11.8984375" customWidth="1"/>
+    <col min="1" max="1" width="19.375" customWidth="1"/>
+    <col min="2" max="2" width="14.125" customWidth="1"/>
+    <col min="3" max="8" width="11.875" customWidth="1"/>
+    <col min="9" max="9" width="13.125" customWidth="1"/>
+    <col min="10" max="11" width="11.875" customWidth="1"/>
+    <col min="13" max="13" width="14.25" customWidth="1"/>
+    <col min="14" max="23" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A1" s="5" t="s">
         <v>51</v>
       </c>
       <c r="M1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A2" s="3"/>
       <c r="B2" s="222" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="223"/>
       <c r="D2" s="223"/>
       <c r="E2" s="223"/>
       <c r="F2" s="224"/>
       <c r="G2" s="222" t="s">
         <v>45</v>
       </c>
       <c r="H2" s="223"/>
       <c r="I2" s="223"/>
       <c r="J2" s="223"/>
       <c r="K2" s="224"/>
       <c r="M2" s="3"/>
       <c r="N2" s="222" t="s">
         <v>44</v>
       </c>
       <c r="O2" s="223"/>
       <c r="P2" s="223"/>
       <c r="Q2" s="223"/>
       <c r="R2" s="224"/>
       <c r="S2" s="222" t="s">
         <v>45</v>
       </c>
       <c r="T2" s="223"/>
       <c r="U2" s="223"/>
       <c r="V2" s="223"/>
       <c r="W2" s="224"/>
     </row>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A3" s="4"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="M3" s="4"/>
       <c r="N3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="40">
         <v>280000</v>
       </c>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="40">
         <v>260000</v>
       </c>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="M4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="40">
         <v>540000</v>
       </c>
       <c r="O4" s="17"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="17"/>
       <c r="S4" s="40">
         <v>700000</v>
       </c>
       <c r="T4" s="17"/>
       <c r="U4" s="17"/>
       <c r="V4" s="17"/>
       <c r="W4" s="17"/>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A5" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="40">
         <v>170000</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="40">
         <v>250000</v>
       </c>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="M5" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="40">
         <v>390000</v>
       </c>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="17"/>
       <c r="S5" s="40">
         <v>620000</v>
       </c>
       <c r="T5" s="17"/>
       <c r="U5" s="17"/>
       <c r="V5" s="17"/>
       <c r="W5" s="17"/>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A6" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="40">
         <v>80000</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="40">
         <v>130000</v>
       </c>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="M6" s="1" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="40">
         <v>230000</v>
       </c>
       <c r="O6" s="17"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
       <c r="R6" s="17"/>
       <c r="S6" s="40">
         <v>700000</v>
       </c>
       <c r="T6" s="17"/>
       <c r="U6" s="17"/>
       <c r="V6" s="17"/>
       <c r="W6" s="17"/>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="40">
         <v>70000</v>
       </c>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="40">
         <v>160000</v>
       </c>
       <c r="H7" s="17"/>
       <c r="I7" s="17"/>
       <c r="J7" s="17"/>
       <c r="K7" s="17"/>
       <c r="M7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="N7" s="40">
         <v>170000</v>
       </c>
       <c r="O7" s="17"/>
       <c r="P7" s="17"/>
       <c r="Q7" s="17"/>
       <c r="R7" s="17"/>
       <c r="S7" s="40">
         <v>590000</v>
       </c>
       <c r="T7" s="17"/>
       <c r="U7" s="17"/>
       <c r="V7" s="17"/>
       <c r="W7" s="17"/>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>175</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="M10" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="11" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A11" s="3"/>
       <c r="B11" s="222" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="223"/>
       <c r="D11" s="223"/>
       <c r="E11" s="223"/>
       <c r="F11" s="224"/>
       <c r="G11" s="222" t="s">
         <v>45</v>
       </c>
       <c r="H11" s="223"/>
       <c r="I11" s="223"/>
       <c r="J11" s="223"/>
       <c r="K11" s="224"/>
       <c r="M11" s="3"/>
       <c r="N11" s="222" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="223"/>
       <c r="P11" s="223"/>
       <c r="Q11" s="223"/>
       <c r="R11" s="224"/>
       <c r="S11" s="222" t="s">
         <v>45</v>
       </c>
       <c r="T11" s="223"/>
       <c r="U11" s="223"/>
       <c r="V11" s="223"/>
       <c r="W11" s="224"/>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A12" s="4"/>
       <c r="B12" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>83</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>83</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>84</v>
       </c>
@@ -5153,51 +5153,51 @@
       <c r="P12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="Q12" s="10" t="s">
         <v>83</v>
       </c>
       <c r="R12" s="19" t="s">
         <v>68</v>
       </c>
       <c r="S12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="T12" s="10" t="s">
         <v>83</v>
       </c>
       <c r="U12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="V12" s="10" t="s">
         <v>83</v>
       </c>
       <c r="W12" s="19" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <f>B4</f>
         <v>280000</v>
       </c>
       <c r="C13" s="11">
         <f>ROUNDUP(B13,-2)</f>
         <v>280000</v>
       </c>
       <c r="D13" s="14">
         <f>シミュレーションシート!C16</f>
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <f>ROUNDUP(D13,-2)</f>
         <v>0</v>
       </c>
       <c r="F13" s="20">
         <f>IF(B13&gt;D13,E13,C13)</f>
         <v>0</v>
       </c>
       <c r="G13" s="14">
         <f>G4</f>
@@ -5241,51 +5241,51 @@
       <c r="R13" s="18">
         <f>IF(N13&gt;P13,Q13,O13)</f>
         <v>0</v>
       </c>
       <c r="S13" s="9">
         <f>S4</f>
         <v>700000</v>
       </c>
       <c r="T13" s="11">
         <f>ROUNDUP(S13,-2)</f>
         <v>700000</v>
       </c>
       <c r="U13" s="14">
         <f>シミュレーションシート!J22</f>
         <v>0</v>
       </c>
       <c r="V13" s="11">
         <f>ROUNDUP(U13,-2)</f>
         <v>0</v>
       </c>
       <c r="W13" s="18">
         <f>IF(S13&gt;U13,V13,T13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <f t="shared" ref="B14:B16" si="0">B5</f>
         <v>170000</v>
       </c>
       <c r="C14" s="11">
         <f>ROUNDUP(B14,-2)</f>
         <v>170000</v>
       </c>
       <c r="D14" s="14">
         <f>シミュレーションシート!C16</f>
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <f>ROUNDUP(D14,-2)</f>
         <v>0</v>
       </c>
       <c r="F14" s="20">
         <f t="shared" ref="F14:F16" si="1">IF(B14&gt;D14,E14,C14)</f>
         <v>0</v>
       </c>
       <c r="G14" s="14">
         <f t="shared" ref="G14:G16" si="2">G5</f>
@@ -5329,51 +5329,51 @@
       <c r="R14" s="18">
         <f t="shared" ref="R14:R16" si="5">IF(N14&gt;P14,Q14,O14)</f>
         <v>0</v>
       </c>
       <c r="S14" s="9">
         <f t="shared" ref="S14:S16" si="6">S5</f>
         <v>620000</v>
       </c>
       <c r="T14" s="11">
         <f>ROUNDUP(S14,-2)</f>
         <v>620000</v>
       </c>
       <c r="U14" s="14">
         <f>シミュレーションシート!J22</f>
         <v>0</v>
       </c>
       <c r="V14" s="11">
         <f>ROUNDUP(U14,-2)</f>
         <v>0</v>
       </c>
       <c r="W14" s="18">
         <f t="shared" ref="W14:W16" si="7">IF(S14&gt;U14,V14,T14)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <f t="shared" si="0"/>
         <v>80000</v>
       </c>
       <c r="C15" s="11">
         <f>ROUNDUP(B15,-2)</f>
         <v>80000</v>
       </c>
       <c r="D15" s="14">
         <f>シミュレーションシート!C16</f>
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <f>ROUNDUP(D15,-2)</f>
         <v>0</v>
       </c>
       <c r="F15" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G15" s="14">
         <f t="shared" si="2"/>
@@ -5417,51 +5417,51 @@
       <c r="R15" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S15" s="9">
         <f t="shared" si="6"/>
         <v>700000</v>
       </c>
       <c r="T15" s="11">
         <f>ROUNDUP(S15,-2)</f>
         <v>700000</v>
       </c>
       <c r="U15" s="14">
         <f>シミュレーションシート!J22</f>
         <v>0</v>
       </c>
       <c r="V15" s="11">
         <f>ROUNDUP(U15,-2)</f>
         <v>0</v>
       </c>
       <c r="W15" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="16" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <f t="shared" si="0"/>
         <v>70000</v>
       </c>
       <c r="C16" s="12">
         <f>ROUNDUP(B16,-2)</f>
         <v>70000</v>
       </c>
       <c r="D16" s="14">
         <f>シミュレーションシート!C16</f>
         <v>0</v>
       </c>
       <c r="E16" s="12">
         <f>ROUNDUP(D16,-2)</f>
         <v>0</v>
       </c>
       <c r="F16" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G16" s="14">
         <f t="shared" si="2"/>
@@ -5505,108 +5505,108 @@
       <c r="R16" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S16" s="9">
         <f t="shared" si="6"/>
         <v>590000</v>
       </c>
       <c r="T16" s="12">
         <f>ROUNDUP(S16,-2)</f>
         <v>590000</v>
       </c>
       <c r="U16" s="14">
         <f>シミュレーションシート!J22</f>
         <v>0</v>
       </c>
       <c r="V16" s="12">
         <f>ROUNDUP(U16,-2)</f>
         <v>0</v>
       </c>
       <c r="W16" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>176</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="N18" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="M19" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="20" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="20" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A20" s="3"/>
       <c r="B20" s="222" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="223"/>
       <c r="D20" s="223"/>
       <c r="E20" s="223"/>
       <c r="F20" s="224"/>
       <c r="G20" s="222" t="s">
         <v>45</v>
       </c>
       <c r="H20" s="223"/>
       <c r="I20" s="223"/>
       <c r="J20" s="223"/>
       <c r="K20" s="224"/>
       <c r="M20" s="31"/>
       <c r="N20" s="225" t="s">
         <v>44</v>
       </c>
       <c r="O20" s="226"/>
       <c r="P20" s="225"/>
       <c r="Q20" s="226"/>
       <c r="R20" s="225"/>
       <c r="S20" s="223" t="s">
         <v>45</v>
       </c>
       <c r="T20" s="223"/>
       <c r="U20" s="223"/>
       <c r="V20" s="223"/>
       <c r="W20" s="224"/>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A21" s="4"/>
       <c r="B21" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>83</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>68</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>83</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>84</v>
       </c>
@@ -5626,51 +5626,51 @@
       <c r="P21" s="33" t="s">
         <v>84</v>
       </c>
       <c r="Q21" s="10" t="s">
         <v>83</v>
       </c>
       <c r="R21" s="34" t="s">
         <v>68</v>
       </c>
       <c r="S21" s="8" t="s">
         <v>2</v>
       </c>
       <c r="T21" s="10" t="s">
         <v>83</v>
       </c>
       <c r="U21" s="13" t="s">
         <v>84</v>
       </c>
       <c r="V21" s="10" t="s">
         <v>83</v>
       </c>
       <c r="W21" s="19" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A22" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="9">
         <f>B4*2/3</f>
         <v>186666.66666666666</v>
       </c>
       <c r="C22" s="11">
         <f>ROUNDUP(B22,-2)</f>
         <v>186700</v>
       </c>
       <c r="D22" s="14">
         <f>(シミュレーションシート!C16)*2/3</f>
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <f>ROUNDUP(D22,-2)</f>
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <f>IF(B22&gt;D22,E22,C22)</f>
         <v>0</v>
       </c>
       <c r="G22" s="14">
         <f>G4*2/3</f>
@@ -5714,51 +5714,51 @@
       <c r="R22" s="18">
         <f>IF(N22&gt;P22,Q22,O22)</f>
         <v>0</v>
       </c>
       <c r="S22" s="9">
         <f>S4*2/3</f>
         <v>466666.66666666669</v>
       </c>
       <c r="T22" s="11">
         <f>ROUNDUP(S22,-2)</f>
         <v>466700</v>
       </c>
       <c r="U22" s="14">
         <f>シミュレーションシート!J22*2/3</f>
         <v>0</v>
       </c>
       <c r="V22" s="11">
         <f>ROUNDUP(U22,-2)</f>
         <v>0</v>
       </c>
       <c r="W22" s="18">
         <f>IF(S22&gt;U22,V22,T22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A23" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="9">
         <f t="shared" ref="B23:B24" si="8">B5*2/3</f>
         <v>113333.33333333333</v>
       </c>
       <c r="C23" s="11">
         <f>ROUNDUP(B23,-2)</f>
         <v>113400</v>
       </c>
       <c r="D23" s="14">
         <f>(シミュレーションシート!C16)*2/3</f>
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <f>ROUNDUP(D23,-2)</f>
         <v>0</v>
       </c>
       <c r="F23" s="20">
         <f t="shared" ref="F23:F25" si="9">IF(B23&gt;D23,E23,C23)</f>
         <v>0</v>
       </c>
       <c r="G23" s="14">
         <f t="shared" ref="G23:G25" si="10">G5*2/3</f>
@@ -5802,51 +5802,51 @@
       <c r="R23" s="18">
         <f t="shared" ref="R23:R25" si="13">IF(N23&gt;P23,Q23,O23)</f>
         <v>0</v>
       </c>
       <c r="S23" s="9">
         <f t="shared" ref="S23:S25" si="14">S5*2/3</f>
         <v>413333.33333333331</v>
       </c>
       <c r="T23" s="11">
         <f>ROUNDUP(S23,-2)</f>
         <v>413400</v>
       </c>
       <c r="U23" s="14">
         <f>シミュレーションシート!J22*2/3</f>
         <v>0</v>
       </c>
       <c r="V23" s="11">
         <f>ROUNDUP(U23,-2)</f>
         <v>0</v>
       </c>
       <c r="W23" s="18">
         <f t="shared" ref="W23:W25" si="15">IF(S23&gt;U23,V23,T23)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A24" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="9">
         <f t="shared" si="8"/>
         <v>53333.333333333336</v>
       </c>
       <c r="C24" s="11">
         <f>ROUNDUP(B24,-2)</f>
         <v>53400</v>
       </c>
       <c r="D24" s="14">
         <f>(シミュレーションシート!C16)*2/3</f>
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <f>ROUNDUP(D24,-2)</f>
         <v>0</v>
       </c>
       <c r="F24" s="20">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G24" s="14">
         <f t="shared" si="10"/>
@@ -5890,51 +5890,51 @@
       <c r="R24" s="18">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="S24" s="9">
         <f t="shared" si="14"/>
         <v>466666.66666666669</v>
       </c>
       <c r="T24" s="11">
         <f>ROUNDUP(S24,-2)</f>
         <v>466700</v>
       </c>
       <c r="U24" s="14">
         <f>シミュレーションシート!J22*2/3</f>
         <v>0</v>
       </c>
       <c r="V24" s="11">
         <f>ROUNDUP(U24,-2)</f>
         <v>0</v>
       </c>
       <c r="W24" s="18">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="25" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A25" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="9">
         <f>B7*2/3</f>
         <v>46666.666666666664</v>
       </c>
       <c r="C25" s="12">
         <f>ROUNDUP(B25,-2)</f>
         <v>46700</v>
       </c>
       <c r="D25" s="14">
         <f>(シミュレーションシート!C16)*2/3</f>
         <v>0</v>
       </c>
       <c r="E25" s="12">
         <f>ROUNDUP(D25,-2)</f>
         <v>0</v>
       </c>
       <c r="F25" s="20">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G25" s="14">
         <f t="shared" si="10"/>
@@ -5978,108 +5978,108 @@
       <c r="R25" s="18">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="S25" s="9">
         <f t="shared" si="14"/>
         <v>393333.33333333331</v>
       </c>
       <c r="T25" s="12">
         <f>ROUNDUP(S25,-2)</f>
         <v>393400</v>
       </c>
       <c r="U25" s="14">
         <f>シミュレーションシート!J22*2/3</f>
         <v>0</v>
       </c>
       <c r="V25" s="12">
         <f>ROUNDUP(U25,-2)</f>
         <v>0</v>
       </c>
       <c r="W25" s="18">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B27" t="s">
         <v>16</v>
       </c>
       <c r="C27" t="s">
         <v>177</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="N27" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A28" s="5" t="s">
         <v>49</v>
       </c>
       <c r="M28" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="29" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="29" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A29" s="3"/>
       <c r="B29" s="222" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="223"/>
       <c r="D29" s="223"/>
       <c r="E29" s="223"/>
       <c r="F29" s="224"/>
       <c r="G29" s="222" t="s">
         <v>45</v>
       </c>
       <c r="H29" s="223"/>
       <c r="I29" s="223"/>
       <c r="J29" s="223"/>
       <c r="K29" s="224"/>
       <c r="M29" s="3"/>
       <c r="N29" s="222" t="s">
         <v>44</v>
       </c>
       <c r="O29" s="223"/>
       <c r="P29" s="223"/>
       <c r="Q29" s="223"/>
       <c r="R29" s="224"/>
       <c r="S29" s="222" t="s">
         <v>45</v>
       </c>
       <c r="T29" s="223"/>
       <c r="U29" s="223"/>
       <c r="V29" s="223"/>
       <c r="W29" s="224"/>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A30" s="4"/>
       <c r="B30" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>83</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>83</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>68</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>83</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>84</v>
       </c>
@@ -6099,51 +6099,51 @@
       <c r="P30" s="13" t="s">
         <v>84</v>
       </c>
       <c r="Q30" s="10" t="s">
         <v>83</v>
       </c>
       <c r="R30" s="19" t="s">
         <v>68</v>
       </c>
       <c r="S30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="T30" s="10" t="s">
         <v>83</v>
       </c>
       <c r="U30" s="13" t="s">
         <v>84</v>
       </c>
       <c r="V30" s="10" t="s">
         <v>83</v>
       </c>
       <c r="W30" s="19" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="9">
         <f>B4*1/3</f>
         <v>93333.333333333328</v>
       </c>
       <c r="C31" s="11">
         <f>ROUNDUP(B31,-2)</f>
         <v>93400</v>
       </c>
       <c r="D31" s="14">
         <f>(シミュレーションシート!C16)*1/3</f>
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <f>ROUNDUP(D31,-2)</f>
         <v>0</v>
       </c>
       <c r="F31" s="20">
         <f>IF(B31&gt;D31,E31,C31)</f>
         <v>0</v>
       </c>
       <c r="G31" s="14">
         <f>G4*1/3</f>
@@ -6187,51 +6187,51 @@
       <c r="R31" s="18">
         <f>IF(N31&gt;P31,Q31,O31)</f>
         <v>0</v>
       </c>
       <c r="S31" s="9">
         <f>S4*1/3</f>
         <v>233333.33333333334</v>
       </c>
       <c r="T31" s="11">
         <f>ROUNDUP(S31,-2)</f>
         <v>233400</v>
       </c>
       <c r="U31" s="14">
         <f>シミュレーションシート!J22*1/3</f>
         <v>0</v>
       </c>
       <c r="V31" s="11">
         <f>ROUNDUP(U31,-2)</f>
         <v>0</v>
       </c>
       <c r="W31" s="20">
         <f>IF(S31&gt;U31,V31,T31)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A32" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="9">
         <f t="shared" ref="B32:B34" si="16">B5*1/3</f>
         <v>56666.666666666664</v>
       </c>
       <c r="C32" s="11">
         <f>ROUNDUP(B32,-2)</f>
         <v>56700</v>
       </c>
       <c r="D32" s="14">
         <f>(シミュレーションシート!C16)*1/3</f>
         <v>0</v>
       </c>
       <c r="E32" s="11">
         <f>ROUNDUP(D32,-2)</f>
         <v>0</v>
       </c>
       <c r="F32" s="20">
         <f t="shared" ref="F32:F34" si="17">IF(B32&gt;D32,E32,C32)</f>
         <v>0</v>
       </c>
       <c r="G32" s="14">
         <f t="shared" ref="G32:G34" si="18">G5*1/3</f>
@@ -6275,51 +6275,51 @@
       <c r="R32" s="18">
         <f t="shared" ref="R32:R34" si="21">IF(N32&gt;P32,Q32,O32)</f>
         <v>0</v>
       </c>
       <c r="S32" s="9">
         <f t="shared" ref="S32:S34" si="22">S5*1/3</f>
         <v>206666.66666666666</v>
       </c>
       <c r="T32" s="11">
         <f>ROUNDUP(S32,-2)</f>
         <v>206700</v>
       </c>
       <c r="U32" s="14">
         <f>シミュレーションシート!J22*1/3</f>
         <v>0</v>
       </c>
       <c r="V32" s="11">
         <f>ROUNDUP(U32,-2)</f>
         <v>0</v>
       </c>
       <c r="W32" s="20">
         <f t="shared" ref="W32:W34" si="23">IF(S32&gt;U32,V32,T32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A33" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="9">
         <f t="shared" si="16"/>
         <v>26666.666666666668</v>
       </c>
       <c r="C33" s="11">
         <f>ROUNDUP(B33,-2)</f>
         <v>26700</v>
       </c>
       <c r="D33" s="14">
         <f>(シミュレーションシート!C16)*1/3</f>
         <v>0</v>
       </c>
       <c r="E33" s="11">
         <f>ROUNDUP(D33,-2)</f>
         <v>0</v>
       </c>
       <c r="F33" s="20">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="G33" s="14">
         <f t="shared" si="18"/>
@@ -6363,51 +6363,51 @@
       <c r="R33" s="18">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="S33" s="9">
         <f t="shared" si="22"/>
         <v>233333.33333333334</v>
       </c>
       <c r="T33" s="11">
         <f>ROUNDUP(S33,-2)</f>
         <v>233400</v>
       </c>
       <c r="U33" s="14">
         <f>シミュレーションシート!J22*1/3</f>
         <v>0</v>
       </c>
       <c r="V33" s="11">
         <f>ROUNDUP(U33,-2)</f>
         <v>0</v>
       </c>
       <c r="W33" s="20">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="34" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="9">
         <f t="shared" si="16"/>
         <v>23333.333333333332</v>
       </c>
       <c r="C34" s="12">
         <f>ROUNDUP(B34,-2)</f>
         <v>23400</v>
       </c>
       <c r="D34" s="14">
         <f>(シミュレーションシート!C16)*1/3</f>
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <f>ROUNDUP(D34,-2)</f>
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="G34" s="14">
         <f t="shared" si="18"/>
@@ -6451,108 +6451,108 @@
       <c r="R34" s="18">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="S34" s="9">
         <f t="shared" si="22"/>
         <v>196666.66666666666</v>
       </c>
       <c r="T34" s="12">
         <f>ROUNDUP(S34,-2)</f>
         <v>196700</v>
       </c>
       <c r="U34" s="14">
         <f>シミュレーションシート!J22*1/3</f>
         <v>0</v>
       </c>
       <c r="V34" s="12">
         <f>ROUNDUP(U34,-2)</f>
         <v>0</v>
       </c>
       <c r="W34" s="20">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A36" s="108" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="52" t="s">
         <v>178</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>173</v>
       </c>
       <c r="N36" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="37" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="M37" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="38" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="38" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A38" s="3"/>
       <c r="B38" s="222" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="223"/>
       <c r="D38" s="223"/>
       <c r="E38" s="223"/>
       <c r="F38" s="224"/>
       <c r="G38" s="222" t="s">
         <v>45</v>
       </c>
       <c r="H38" s="223"/>
       <c r="I38" s="223"/>
       <c r="J38" s="223"/>
       <c r="K38" s="224"/>
       <c r="M38" s="3"/>
       <c r="N38" s="222" t="s">
         <v>44</v>
       </c>
       <c r="O38" s="223"/>
       <c r="P38" s="223"/>
       <c r="Q38" s="223"/>
       <c r="R38" s="224"/>
       <c r="S38" s="222" t="s">
         <v>45</v>
       </c>
       <c r="T38" s="223"/>
       <c r="U38" s="223"/>
       <c r="V38" s="223"/>
       <c r="W38" s="224"/>
     </row>
-    <row r="39" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A39" s="4"/>
       <c r="B39" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>83</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>83</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>68</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H39" s="10" t="s">
         <v>83</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>84</v>
       </c>
@@ -6572,51 +6572,51 @@
       <c r="P39" s="13" t="s">
         <v>84</v>
       </c>
       <c r="Q39" s="10" t="s">
         <v>83</v>
       </c>
       <c r="R39" s="19" t="s">
         <v>68</v>
       </c>
       <c r="S39" s="8" t="s">
         <v>2</v>
       </c>
       <c r="T39" s="10" t="s">
         <v>83</v>
       </c>
       <c r="U39" s="13" t="s">
         <v>84</v>
       </c>
       <c r="V39" s="10" t="s">
         <v>83</v>
       </c>
       <c r="W39" s="19" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="40" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="9">
         <f>B4</f>
         <v>280000</v>
       </c>
       <c r="C40" s="11">
         <f>ROUNDUP(B40,-2)</f>
         <v>280000</v>
       </c>
       <c r="D40" s="14">
         <f>シミュレーションシート!C16</f>
         <v>0</v>
       </c>
       <c r="E40" s="11">
         <f>ROUNDUP(D40,-2)</f>
         <v>0</v>
       </c>
       <c r="F40" s="20">
         <f>IF(B40&gt;D40,E40,C40)</f>
         <v>0</v>
       </c>
       <c r="G40" s="14">
         <f>G4</f>
@@ -6660,51 +6660,51 @@
       <c r="R40" s="18">
         <f>IF(N40&gt;P40,Q40,O40)</f>
         <v>0</v>
       </c>
       <c r="S40" s="9">
         <f>S4</f>
         <v>700000</v>
       </c>
       <c r="T40" s="11">
         <f>ROUNDUP(S40,-2)</f>
         <v>700000</v>
       </c>
       <c r="U40" s="14">
         <f>シミュレーションシート!J22</f>
         <v>0</v>
       </c>
       <c r="V40" s="11">
         <f>ROUNDUP(U40,-2)</f>
         <v>0</v>
       </c>
       <c r="W40" s="20">
         <f>IF(S40&gt;U40,V40,T40)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="9">
         <f>B5</f>
         <v>170000</v>
       </c>
       <c r="C41" s="11">
         <f>ROUNDUP(B41,-2)</f>
         <v>170000</v>
       </c>
       <c r="D41" s="14">
         <f>シミュレーションシート!C16</f>
         <v>0</v>
       </c>
       <c r="E41" s="11">
         <f>ROUNDUP(D41,-2)</f>
         <v>0</v>
       </c>
       <c r="F41" s="20">
         <f t="shared" ref="F41:F43" si="24">IF(B41&gt;D41,E41,C41)</f>
         <v>0</v>
       </c>
       <c r="G41" s="14">
         <f>G5</f>
@@ -6748,51 +6748,51 @@
       <c r="R41" s="18">
         <f t="shared" ref="R41:R43" si="26">IF(N41&gt;P41,Q41,O41)</f>
         <v>0</v>
       </c>
       <c r="S41" s="9">
         <f>S5</f>
         <v>620000</v>
       </c>
       <c r="T41" s="11">
         <f>ROUNDUP(S41,-2)</f>
         <v>620000</v>
       </c>
       <c r="U41" s="14">
         <f>シミュレーションシート!J22</f>
         <v>0</v>
       </c>
       <c r="V41" s="11">
         <f>ROUNDUP(U41,-2)</f>
         <v>0</v>
       </c>
       <c r="W41" s="20">
         <f t="shared" ref="W41:W43" si="27">IF(S41&gt;U41,V41,T41)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A42" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="9">
         <f>B6</f>
         <v>80000</v>
       </c>
       <c r="C42" s="11">
         <f>ROUNDUP(B42,-2)</f>
         <v>80000</v>
       </c>
       <c r="D42" s="14">
         <f>シミュレーションシート!C16</f>
         <v>0</v>
       </c>
       <c r="E42" s="11">
         <f>ROUNDUP(D42,-2)</f>
         <v>0</v>
       </c>
       <c r="F42" s="20">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="G42" s="14">
         <f>G6</f>
@@ -6836,51 +6836,51 @@
       <c r="R42" s="18">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="S42" s="9">
         <f>S6</f>
         <v>700000</v>
       </c>
       <c r="T42" s="11">
         <f>ROUNDUP(S42,-2)</f>
         <v>700000</v>
       </c>
       <c r="U42" s="14">
         <f>シミュレーションシート!J22</f>
         <v>0</v>
       </c>
       <c r="V42" s="11">
         <f>ROUNDUP(U42,-2)</f>
         <v>0</v>
       </c>
       <c r="W42" s="20">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:23" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="43" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="9">
         <f>B7</f>
         <v>70000</v>
       </c>
       <c r="C43" s="12">
         <f>ROUNDUP(B43,-2)</f>
         <v>70000</v>
       </c>
       <c r="D43" s="14">
         <f>シミュレーションシート!C16</f>
         <v>0</v>
       </c>
       <c r="E43" s="12">
         <f>ROUNDUP(D43,-2)</f>
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="G43" s="14">
         <f>G7</f>
@@ -6924,2471 +6924,2469 @@
       <c r="R43" s="18">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="S43" s="9">
         <f>S7</f>
         <v>590000</v>
       </c>
       <c r="T43" s="12">
         <f>ROUNDUP(S43,-2)</f>
         <v>590000</v>
       </c>
       <c r="U43" s="14">
         <f>シミュレーションシート!J22</f>
         <v>0</v>
       </c>
       <c r="V43" s="12">
         <f>ROUNDUP(U43,-2)</f>
         <v>0</v>
       </c>
       <c r="W43" s="20">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A46" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="47" spans="1:23" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="E47" t="s">
         <v>129</v>
       </c>
       <c r="I47" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="48" spans="1:23" ht="36" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:23" ht="56.25" x14ac:dyDescent="0.4">
       <c r="A48" s="1"/>
       <c r="B48" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>123</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>118</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>117</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>123</v>
       </c>
       <c r="J48" s="51" t="s">
         <v>131</v>
       </c>
       <c r="K48" s="51" t="s">
         <v>132</v>
       </c>
       <c r="L48" s="1" t="s">
         <v>118</v>
       </c>
       <c r="M48" s="1" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="49" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A49" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B49" s="3" t="str">
         <f>CONCATENATE(シミュレーションシート!J10,シミュレーションシート!L10)</f>
         <v/>
       </c>
       <c r="C49" s="36" t="e">
         <f>DATEVALUE(B49)</f>
         <v>#VALUE!</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>124</v>
       </c>
       <c r="F49" s="1" t="e">
         <f>IF(AND(AND(G50="",シミュレーションシート!J11=4),データシート!C51&lt;48),"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="G49" s="1" t="str">
         <f>IF(OR(OR(シミュレーションシート!L12="",シミュレーションシート!J12=""),シミュレーションシート!J11=""),"",F49)</f>
         <v/>
       </c>
       <c r="I49" s="1" t="s">
         <v>124</v>
       </c>
       <c r="J49" s="15">
         <f>DATE(YEAR(J52)-3,MONTH(J52),DAY(J52))</f>
         <v>45017</v>
       </c>
       <c r="K49" s="15">
         <f>DATE(YEAR(K52)-3,MONTH(K52),DAY(K52))</f>
         <v>44835</v>
       </c>
       <c r="L49" s="1" t="e">
         <f>IF(AND(AND(M50="",シミュレーションシート!J11=4),OR(データシート!C49&lt;データシート!K49,C49&gt;=K50)),"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="M49" s="1" t="str">
         <f>IF(OR(OR(シミュレーションシート!J10="",シミュレーションシート!L10=""),シミュレーションシート!J11=""),"",L49)</f>
         <v/>
       </c>
     </row>
-    <row r="50" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A50" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B50" s="1" t="str">
         <f>CONCATENATE(シミュレーションシート!J13,シミュレーションシート!L13)</f>
         <v/>
       </c>
       <c r="C50" s="15" t="e">
         <f>EDATE(EDATE(C49,C51),-1)</f>
         <v>#VALUE!</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>122</v>
       </c>
       <c r="F50" s="1" t="e">
         <f>IF(AND(AND(G51="",シミュレーションシート!J11=3),データシート!C51&lt;36),"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="G50" s="1" t="str">
         <f>IF(OR(OR(シミュレーションシート!L12="",シミュレーションシート!J12=""),シミュレーションシート!J11=""),"",F50)</f>
         <v/>
       </c>
       <c r="I50" s="1" t="s">
         <v>122</v>
       </c>
       <c r="J50" s="15">
         <f>DATE(YEAR(J52)-2,MONTH(J52),DAY(J52))</f>
         <v>45383</v>
       </c>
       <c r="K50" s="15">
         <f>DATE(YEAR(K52)-2,MONTH(K52),DAY(K52))</f>
         <v>45200</v>
       </c>
       <c r="L50" s="1" t="e">
         <f>IF(AND(AND(M51="",シミュレーションシート!J11=3),OR(データシート!C49&lt;データシート!K50,C49&gt;=K51)),"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="M50" s="1" t="str">
         <f>IF(OR(OR(シミュレーションシート!J10="",シミュレーションシート!L10=""),シミュレーションシート!J11=""),"",L50)</f>
         <v/>
       </c>
     </row>
-    <row r="51" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A51" s="15" t="s">
         <v>102</v>
       </c>
       <c r="B51" s="1" t="str">
         <f>CONCATENATE(シミュレーションシート!J12,シミュレーションシート!L12)</f>
         <v>2年</v>
       </c>
       <c r="C51" s="1" t="e">
         <f>LEFT(B51,FIND("年",B51)-1)*12+MID(B51,FIND("年",B51)+1,LEN(B51)-FIND("年",B51)-2)*1</f>
         <v>#VALUE!</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>121</v>
       </c>
       <c r="F51" s="3" t="e">
         <f>IF(AND(AND(G52="",シミュレーションシート!J11=2),データシート!C51&lt;24),"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="G51" s="3" t="str">
         <f>IF(OR(OR(シミュレーションシート!L12="",シミュレーションシート!J12=""),シミュレーションシート!J11=""),"",F51)</f>
         <v/>
       </c>
       <c r="I51" s="3" t="s">
         <v>121</v>
       </c>
       <c r="J51" s="36">
         <f>DATE(YEAR(J52)-1,MONTH(J52),DAY(J52))</f>
         <v>45748</v>
       </c>
       <c r="K51" s="36">
         <f>DATE(YEAR(K52)-1,MONTH(K52),DAY(K52))</f>
         <v>45566</v>
       </c>
       <c r="L51" s="3" t="e">
         <f>IF(AND(AND(M52="",シミュレーションシート!J11=2),OR(データシート!C49&lt;データシート!K51,C49&gt;=K52)),"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="M51" s="3" t="str">
         <f>IF(OR(OR(シミュレーションシート!J10="",シミュレーションシート!L10=""),シミュレーションシート!J11=""),"",L51)</f>
         <v/>
       </c>
     </row>
-    <row r="52" spans="1:19" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="52" spans="1:19" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A52" s="35"/>
       <c r="E52" s="39" t="s">
         <v>120</v>
       </c>
       <c r="F52" s="39" t="e">
         <f>IF(AND(シミュレーションシート!J11=1,データシート!C51&lt;12),"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="G52" s="39" t="str">
         <f>IF(OR(OR(シミュレーションシート!L12="",シミュレーションシート!J12=""),シミュレーションシート!J11=""),"",F52)</f>
         <v/>
       </c>
       <c r="I52" s="39" t="s">
         <v>120</v>
       </c>
       <c r="J52" s="42">
         <f>DATEVALUE(CONCATENATE(P59,J53))</f>
         <v>46113</v>
       </c>
       <c r="K52" s="42">
         <f>IF(O59=10,DATEVALUE(CONCATENATE(P59,K53)),DATEVALUE(CONCATENATE(CONCATENATE(N59-1,N58),K53)))-K54</f>
         <v>45931</v>
       </c>
       <c r="L52" s="39" t="e">
         <f>IF(AND(シミュレーションシート!J11=1,データシート!C49&lt;データシート!K52),"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="M52" s="39" t="str">
         <f>IF(OR(OR(シミュレーションシート!J10="",シミュレーションシート!L10=""),シミュレーションシート!J11=""),"",L52)</f>
         <v/>
       </c>
       <c r="O52" s="35"/>
     </row>
-    <row r="53" spans="1:19" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:19" ht="19.5" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A53" s="35"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4">
         <f>COUNTIF(G49:G52,"誤")</f>
         <v>0</v>
       </c>
       <c r="I53" s="4"/>
       <c r="J53" s="48" t="s">
         <v>154</v>
       </c>
       <c r="K53" s="48" t="s">
         <v>168</v>
       </c>
       <c r="L53" s="4"/>
       <c r="M53" s="4">
         <f>COUNTIF(M49:M52,"誤")</f>
         <v>0</v>
       </c>
       <c r="P53" s="35"/>
     </row>
-    <row r="54" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:19" x14ac:dyDescent="0.4">
       <c r="E54" s="35"/>
       <c r="K54">
         <f>IF(O59=4,0,365)</f>
-        <v>0</v>
+        <v>365</v>
       </c>
       <c r="L54" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="55" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" s="35">
         <f>O57</f>
-        <v>46113</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:19" x14ac:dyDescent="0.45">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A57" t="s">
         <v>111</v>
       </c>
       <c r="E57" t="s">
         <v>116</v>
       </c>
       <c r="I57" t="s">
         <v>126</v>
       </c>
       <c r="M57" t="s">
         <v>133</v>
       </c>
       <c r="O57" s="41">
-        <v>46113</v>
+        <v>46296</v>
       </c>
       <c r="P57" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="58" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A58" s="1"/>
       <c r="B58" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E58" s="1"/>
       <c r="F58" s="38" t="s">
         <v>118</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>117</v>
       </c>
       <c r="I58" s="1"/>
       <c r="J58" s="1" t="s">
         <v>118</v>
       </c>
       <c r="K58" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M58" s="1"/>
       <c r="N58" s="1" t="s">
         <v>135</v>
       </c>
       <c r="O58" s="1" t="s">
         <v>136</v>
       </c>
       <c r="P58" s="1" t="s">
         <v>137</v>
       </c>
       <c r="Q58" s="1" t="s">
         <v>138</v>
       </c>
       <c r="R58" s="1" t="s">
         <v>63</v>
       </c>
       <c r="S58" s="1" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="59" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A59" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B59" s="1" t="str">
         <f>CONCATENATE(シミュレーションシート!C29,シミュレーションシート!D29)</f>
         <v/>
       </c>
       <c r="C59" s="15" t="e">
         <f>DATEVALUE(B59)</f>
         <v>#VALUE!</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F59" s="38" t="e">
         <f>IF(OR(C59&gt;C50,C59&lt;C49,C59&lt;O57),"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="G59" s="1" t="str">
         <f>IF(B59="","",F59)</f>
         <v/>
       </c>
       <c r="I59" s="1" t="s">
         <v>127</v>
       </c>
       <c r="J59" s="1" t="e">
         <f>IF(B60-B59&lt;0,"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="K59" s="1" t="str">
         <f>IF(OR(B59="",B60=""),"",J59)</f>
         <v/>
       </c>
       <c r="M59" s="1" t="s">
         <v>139</v>
       </c>
       <c r="N59" s="1">
         <f>YEAR(O57)</f>
         <v>2026</v>
       </c>
       <c r="O59" s="1">
         <f>MONTH(O57)</f>
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="P59" s="1" t="str">
         <f>CONCATENATE(N59,N58)</f>
         <v>2026年</v>
       </c>
       <c r="Q59" s="1" t="str">
         <f>CONCATENATE(O59,O58)</f>
-        <v>4月</v>
+        <v>10月</v>
       </c>
       <c r="R59" s="1" t="str">
         <f>CONCATENATE(P59,Q59)</f>
-        <v>2026年4月</v>
+        <v>2026年10月</v>
       </c>
       <c r="S59" s="15">
         <f>DATEVALUE(R59)</f>
-        <v>46113</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:19" x14ac:dyDescent="0.45">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A60" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B60" s="1" t="str">
         <f>CONCATENATE(シミュレーションシート!F29,シミュレーションシート!I29)</f>
         <v/>
       </c>
       <c r="C60" s="15" t="e">
         <f>DATEVALUE(B60)</f>
         <v>#VALUE!</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>113</v>
       </c>
       <c r="F60" s="38" t="e">
         <f>IF(データシート!$C$50&lt;データシート!$C$60,"誤","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="G60" s="1" t="str">
         <f>IF(B60="","",F60)</f>
         <v/>
       </c>
       <c r="M60" s="1" t="s">
         <v>140</v>
       </c>
       <c r="N60" s="1" t="e">
         <f>YEAR(C50)</f>
         <v>#VALUE!</v>
       </c>
       <c r="O60" s="1" t="e">
         <f>MONTH(C50)</f>
         <v>#VALUE!</v>
       </c>
       <c r="P60" s="1" t="e">
         <f>CONCATENATE(N60,N58)</f>
         <v>#VALUE!</v>
       </c>
       <c r="Q60" s="1" t="e">
         <f>CONCATENATE(O60,O58)</f>
         <v>#VALUE!</v>
       </c>
       <c r="R60" s="1" t="e">
         <f t="shared" ref="R60:R63" si="28">CONCATENATE(P60,Q60)</f>
         <v>#VALUE!</v>
       </c>
       <c r="S60" s="15" t="e">
         <f t="shared" ref="S60:S63" si="29">DATEVALUE(R60)</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="61" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:19" x14ac:dyDescent="0.4">
       <c r="F61" s="37"/>
       <c r="M61" s="1" t="s">
         <v>112</v>
       </c>
       <c r="N61" s="1" t="e">
         <f>YEAR(C59)</f>
         <v>#VALUE!</v>
       </c>
       <c r="O61" s="1" t="e">
         <f>MONTH(C59)</f>
         <v>#VALUE!</v>
       </c>
       <c r="P61" s="1" t="e">
         <f>CONCATENATE(N61,N58)</f>
         <v>#VALUE!</v>
       </c>
       <c r="Q61" s="1" t="e">
         <f>CONCATENATE(O61,O58)</f>
         <v>#VALUE!</v>
       </c>
       <c r="R61" s="1" t="e">
         <f t="shared" si="28"/>
         <v>#VALUE!</v>
       </c>
       <c r="S61" s="15" t="e">
         <f t="shared" si="29"/>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="62" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="J62" s="35"/>
       <c r="M62" s="1" t="s">
         <v>141</v>
       </c>
       <c r="N62" s="15" t="e">
         <f>EDATE(C59,23)</f>
         <v>#VALUE!</v>
       </c>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="15"/>
     </row>
-    <row r="63" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A63" s="1"/>
       <c r="B63" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>52</v>
       </c>
       <c r="M63" s="1" t="s">
         <v>142</v>
       </c>
       <c r="N63" s="1" t="e">
         <f>YEAR(N62)</f>
         <v>#VALUE!</v>
       </c>
       <c r="O63" s="1" t="e">
         <f>MONTH(N62)</f>
         <v>#VALUE!</v>
       </c>
       <c r="P63" s="1" t="e">
         <f>CONCATENATE(N63,N58)</f>
         <v>#VALUE!</v>
       </c>
       <c r="Q63" s="1" t="e">
         <f>CONCATENATE(O63,O58)</f>
         <v>#VALUE!</v>
       </c>
       <c r="R63" s="1" t="e">
         <f t="shared" si="28"/>
         <v>#VALUE!</v>
       </c>
       <c r="S63" s="15" t="e">
         <f t="shared" si="29"/>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="64" spans="1:19" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:19" x14ac:dyDescent="0.4">
       <c r="A64" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B64" s="1">
         <f>(シミュレーションシート!J22-シミュレーションシート!F28)/12</f>
         <v>0</v>
       </c>
       <c r="C64" s="1">
         <f>ROUNDDOWN(B64,-3)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A66" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A67" t="s">
         <v>71</v>
       </c>
       <c r="B67" t="str">
         <f>CONCATENATE(シミュレーションシート!C13,シミュレーションシート!C12,シミュレーションシート!H27)</f>
         <v/>
       </c>
     </row>
-    <row r="69" spans="1:6" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="69" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B69" t="s">
         <v>49</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B70" s="21" t="s">
         <v>72</v>
       </c>
       <c r="C70" s="22">
         <f>IF(B67="国公立大学Ⅰ",F13,IF(B67="国公立大学Ⅱ",F22,IF(B67="国公立大学Ⅲ",F31,IF(B67="国公立大学Ⅳ",F40,0))))</f>
         <v>0</v>
       </c>
       <c r="E70" s="21" t="s">
         <v>72</v>
       </c>
       <c r="F70" s="22">
         <f>IF(B67="国公立大学Ⅰ",R13,IF(B67="国公立大学Ⅱ",R22,IF(B67="国公立大学Ⅲ",R31,IF(B67="国公立大学Ⅳ",R40,0))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B71" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C71" s="24">
         <f>IF(AND(C70=0,B67="国公立短期大学Ⅰ"),F14,IF(AND(C70=0,B67="国公立短期大学Ⅱ"),F23,IF(AND(C70=0,B67="国公立短期大学Ⅲ"),F32,IF(AND(C70=0,B67="国公立短期大学Ⅳ"),F41,0))))</f>
         <v>0</v>
       </c>
       <c r="E71" s="23" t="s">
         <v>73</v>
       </c>
       <c r="F71" s="24">
         <f>IF(AND(F70=0,B67="国公立短期大学Ⅰ"),R14,IF(AND(F70=0,B67="国公立短期大学Ⅱ"),R23,IF(AND(F70=0,B67="国公立短期大学Ⅲ"),R32,IF(AND(F70=0,B67="国公立短期大学Ⅳ"),R41,0))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B72" s="23" t="s">
         <v>74</v>
       </c>
       <c r="C72" s="24">
         <f>IF(AND(C71=0,B67="国公立高等専門学校Ⅰ"),F15,IF(AND(C71=0,B67="国公立高等専門学校Ⅱ"),F24,IF(AND(C71=0,B67="国公立高等専門学校Ⅲ"),F33,IF(AND(C71=0,B67="国公立高等専門学校Ⅳ"),F42,0))))</f>
         <v>0</v>
       </c>
       <c r="E72" s="23" t="s">
         <v>74</v>
       </c>
       <c r="F72" s="24">
         <f>IF(AND(F71=0,B67="国公立高等専門学校Ⅰ"),R15,IF(AND(F71=0,B67="国公立高等専門学校Ⅱ"),R24,IF(AND(F71=0,B67="国公立高等専門学校Ⅲ"),R33,IF(AND(F71=0,B67="国公立高等専門学校Ⅳ"),R42,0))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="73" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B73" s="25" t="s">
         <v>75</v>
       </c>
       <c r="C73" s="26">
         <f>IF(AND(C72=0,B67="国公立専門学校Ⅰ"),F16,IF(AND(C72=0,B67="国公立専門学校Ⅱ"),F25,IF(AND(C72=0,B67="国公立専門学校Ⅲ"),F34,IF(AND(C72=0,B67="国公立専門学校Ⅳ"),F43,0))))</f>
         <v>0</v>
       </c>
       <c r="E73" s="25" t="s">
         <v>75</v>
       </c>
       <c r="F73" s="26">
         <f>IF(AND(F72=0,B67="国公立専門学校Ⅰ"),R16,IF(AND(F72=0,B67="国公立専門学校Ⅱ"),R25,IF(AND(F72=0,B67="国公立専門学校Ⅲ"),R34,IF(AND(F72=0,B67="国公立専門学校Ⅳ"),R43,0))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B74" s="21" t="s">
         <v>76</v>
       </c>
       <c r="C74" s="22">
         <f>IF(AND(C73=0,B67="私立大学Ⅰ"),K13,IF(AND(C73=0,B67="私立大学Ⅱ"),K22,IF(AND(C73=0,B67="私立大学Ⅲ"),K31,IF(AND(C73=0,B67="私立大学Ⅳ"),K40,0))))</f>
         <v>0</v>
       </c>
       <c r="E74" s="21" t="s">
         <v>76</v>
       </c>
       <c r="F74" s="22">
         <f>IF(AND(F73=0,B67="私立大学Ⅰ"),W13,IF(AND(F73=0,B67="私立大学Ⅱ"),W22,IF(AND(F73=0,B67="私立大学Ⅲ"),W31,IF(AND(F73=0,B67="私立大学Ⅳ"),W40,0))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B75" s="23" t="s">
         <v>77</v>
       </c>
       <c r="C75" s="24">
         <f>IF(AND(C74=0,B67="私立短期大学Ⅰ"),K14,IF(AND(C74=0,B67="私立短期大学Ⅱ"),K23,IF(AND(C74=0,B67="私立短期大学Ⅲ"),K32,IF(AND(C74=0,B67="私立短期大学Ⅳ"),K41,0))))</f>
         <v>0</v>
       </c>
       <c r="E75" s="23" t="s">
         <v>77</v>
       </c>
       <c r="F75" s="24">
         <f>IF(AND(F74=0,B67="私立短期大学Ⅰ"),W14,IF(AND(F74=0,B67="私立短期大学Ⅱ"),W23,IF(AND(F74=0,B67="私立短期大学Ⅲ"),W32,IF(AND(F74=0,B67="私立短期大学Ⅳ"),W41,0))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.4">
       <c r="B76" s="23" t="s">
         <v>78</v>
       </c>
       <c r="C76" s="24">
         <f>IF(AND(C75=0,B67="私立高等専門学校Ⅰ"),K15,IF(AND(C75=0,B67="私立高等専門学校Ⅱ"),K24,IF(AND(C75=0,B67="私立高等専門学校Ⅲ"),K33,IF(AND(C75=0,B67="私立高等専門学校Ⅳ"),K42,0))))</f>
         <v>0</v>
       </c>
       <c r="E76" s="23" t="s">
         <v>78</v>
       </c>
       <c r="F76" s="24">
         <f>IF(AND(F75=0,B67="私立高等専門学校Ⅰ"),W16,IF(AND(F75=0,B67="私立高等専門学校Ⅱ"),W24,IF(AND(F75=0,B67="私立高等専門学校Ⅲ"),W33,IF(AND(F75=0,B67="私立高等専門学校Ⅳ"),W42,0))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:6" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="77" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B77" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C77" s="28">
         <f>IF(AND(C76=0,B67="私立専門学校Ⅰ"),K16,IF(AND(C76=0,B67="私立専門学校Ⅱ"),K25,IF(AND(C76=0,B67="私立専門学校Ⅲ"),K34,IF(AND(C76=0,B67="私立専門学校Ⅳ"),K43,0))))</f>
         <v>0</v>
       </c>
       <c r="E77" s="27" t="s">
         <v>79</v>
       </c>
       <c r="F77" s="28">
         <f>IF(AND(F76=0,B67="私立専門学校Ⅰ"),W16,IF(AND(F76=0,B67="私立専門学校Ⅱ"),W25,IF(AND(F76=0,B67="私立専門学校Ⅲ"),W34,IF(AND(F76=0,B67="私立専門学校Ⅳ"),W43,0))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="78" spans="1:6" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B78" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C78" s="29">
         <f>SUM(C70:C77)</f>
         <v>0</v>
       </c>
       <c r="E78" s="30" t="s">
         <v>80</v>
       </c>
       <c r="F78" s="29">
         <f>SUM(F70:F77)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.45">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A80" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="81" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="81" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A81" s="1"/>
       <c r="B81" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>105</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>128</v>
       </c>
       <c r="J81" t="s">
         <v>170</v>
       </c>
       <c r="M81" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="82" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="82" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A82" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B82" s="1">
         <f>シミュレーションシート!D31</f>
         <v>0</v>
       </c>
       <c r="C82" s="1">
         <f>ROUNDDOWN(B82,-3)</f>
         <v>0</v>
       </c>
       <c r="D82" s="1">
         <f>シミュレーションシート!I31</f>
         <v>0</v>
       </c>
       <c r="E82" s="1">
         <f>C82*D82</f>
         <v>0</v>
       </c>
       <c r="F82" s="1" t="str">
         <f>IF(ROUND(シミュレーションシート!H31,0)=シミュレーションシート!H31,"","誤")</f>
         <v/>
       </c>
       <c r="J82" s="15">
         <f>DATE(YEAR(J83)-1, MONTH(J83), DAY(J83))</f>
-        <v>44652</v>
+        <v>44835</v>
       </c>
       <c r="K82" s="46" t="str">
         <f>YEAR(J82)&amp;"年"</f>
         <v>2022年</v>
       </c>
       <c r="M82" s="15">
         <f>O57</f>
-        <v>46113</v>
+        <v>46296</v>
       </c>
       <c r="N82" s="46" t="str">
         <f>YEAR(M82)&amp;"年"</f>
         <v>2026年</v>
       </c>
     </row>
-    <row r="83" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="83" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A83" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B83" s="1">
         <f>シミュレーションシート!D33</f>
         <v>0</v>
       </c>
       <c r="C83" s="1">
         <f t="shared" ref="C83:C85" si="30">ROUNDDOWN(B83,-3)</f>
         <v>0</v>
       </c>
       <c r="D83" s="1">
         <f>シミュレーションシート!I33</f>
         <v>0</v>
       </c>
       <c r="E83" s="1">
         <f>C83*D83</f>
         <v>0</v>
       </c>
       <c r="F83" s="1" t="str">
         <f>IF(ROUND(シミュレーションシート!H33,0)=シミュレーションシート!H33,"","誤")</f>
         <v/>
       </c>
       <c r="J83" s="15">
         <f>DATE(YEAR(J84)-1, MONTH(J84), DAY(J84))</f>
-        <v>45017</v>
+        <v>45200</v>
       </c>
       <c r="K83" s="46" t="str">
         <f t="shared" ref="K83:K86" si="31">YEAR(J83)&amp;"年"</f>
         <v>2023年</v>
       </c>
       <c r="M83" s="15">
         <f>DATE(YEAR(M82)+1, MONTH(M82), DAY(M82))</f>
-        <v>46478</v>
+        <v>46661</v>
       </c>
       <c r="N83" s="46" t="str">
         <f t="shared" ref="N83:N86" si="32">YEAR(M83)&amp;"年"</f>
         <v>2027年</v>
       </c>
     </row>
-    <row r="84" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="84" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A84" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B84" s="1">
         <f>シミュレーションシート!D35</f>
         <v>0</v>
       </c>
       <c r="C84" s="1">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="D84" s="1">
         <f>シミュレーションシート!I35</f>
         <v>0</v>
       </c>
       <c r="E84" s="1">
         <f t="shared" ref="E84:E85" si="33">C84*D84</f>
         <v>0</v>
       </c>
       <c r="F84" s="1" t="str">
         <f>IF(ROUND(シミュレーションシート!H35,0)=シミュレーションシート!H35,"","誤")</f>
         <v/>
       </c>
       <c r="J84" s="15">
         <f>DATE(YEAR(J85)-1, MONTH(J85), DAY(J85))</f>
-        <v>45383</v>
+        <v>45566</v>
       </c>
       <c r="K84" s="46" t="str">
         <f t="shared" si="31"/>
         <v>2024年</v>
       </c>
       <c r="M84" s="15">
         <f>DATE(YEAR(M83)+1, MONTH(M83), DAY(M83))</f>
-        <v>46844</v>
+        <v>47027</v>
       </c>
       <c r="N84" s="46" t="str">
         <f t="shared" si="32"/>
         <v>2028年</v>
       </c>
     </row>
-    <row r="85" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="85" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A85" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B85" s="1">
         <f>シミュレーションシート!D37</f>
         <v>0</v>
       </c>
       <c r="C85" s="1">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="D85" s="1">
         <f>シミュレーションシート!I37</f>
         <v>0</v>
       </c>
       <c r="E85" s="1">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="F85" s="1" t="str">
         <f>IF(ROUND(シミュレーションシート!H37,0)=シミュレーションシート!H37,"","誤")</f>
         <v/>
       </c>
       <c r="J85" s="15">
         <f>DATE(YEAR(J86)-1, MONTH(J86), DAY(J86))</f>
-        <v>45748</v>
+        <v>45931</v>
       </c>
       <c r="K85" s="46" t="str">
         <f t="shared" si="31"/>
         <v>2025年</v>
       </c>
       <c r="M85" s="15">
         <f>DATE(YEAR(M84)+1, MONTH(M84), DAY(M84))</f>
-        <v>47209</v>
+        <v>47392</v>
       </c>
       <c r="N85" s="46" t="str">
         <f t="shared" si="32"/>
         <v>2029年</v>
       </c>
     </row>
-    <row r="86" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="86" spans="1:14" x14ac:dyDescent="0.4">
       <c r="J86" s="15">
         <f>O57</f>
-        <v>46113</v>
+        <v>46296</v>
       </c>
       <c r="K86" s="46" t="str">
         <f t="shared" si="31"/>
         <v>2026年</v>
       </c>
       <c r="M86" s="15">
         <f>DATE(YEAR(M85)+1, MONTH(M85), DAY(M85))</f>
-        <v>47574</v>
+        <v>47757</v>
       </c>
       <c r="N86" s="46" t="str">
         <f t="shared" si="32"/>
         <v>2030年</v>
       </c>
     </row>
-    <row r="87" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="87" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A87" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="88" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="88" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A88" s="1"/>
       <c r="B88" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C88" s="43" t="s">
         <v>135</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>148</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="89" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="89" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A89" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B89" s="15" t="e">
         <f>C59</f>
         <v>#VALUE!</v>
       </c>
       <c r="C89" s="43" t="e">
         <f>YEAR(B89)</f>
         <v>#VALUE!</v>
       </c>
       <c r="D89" s="46" t="e">
         <f>C89&amp;D88</f>
         <v>#VALUE!</v>
       </c>
       <c r="E89" s="1" t="e">
         <f>MONTH(B89)</f>
         <v>#VALUE!</v>
       </c>
       <c r="F89" s="46" t="e">
         <f>E89&amp;F88</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="90" spans="1:14" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="90" spans="1:14" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A90" s="39" t="s">
         <v>147</v>
       </c>
       <c r="B90" s="42" t="e">
         <f>C60</f>
         <v>#VALUE!</v>
       </c>
       <c r="C90" s="44" t="e">
         <f>YEAR(B90)</f>
         <v>#VALUE!</v>
       </c>
       <c r="D90" s="47" t="e">
         <f>C90&amp;D88</f>
         <v>#VALUE!</v>
       </c>
       <c r="E90" s="39" t="e">
         <f>MONTH(B90)</f>
         <v>#VALUE!</v>
       </c>
       <c r="F90" s="47" t="e">
         <f>E90&amp;F88</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="91" spans="1:14" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="91" spans="1:14" ht="19.5" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A91" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B91" s="4" t="e">
         <f>DATEDIF(B89,B90,"M")+1</f>
         <v>#VALUE!</v>
       </c>
       <c r="C91" s="45"/>
       <c r="D91" s="4"/>
       <c r="E91" s="4"/>
       <c r="F91" s="4"/>
     </row>
-    <row r="93" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="93" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A93" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B93" s="2" t="e">
         <f>D89</f>
         <v>#VALUE!</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="94" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="94" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A94" s="46" t="s">
         <v>154</v>
       </c>
       <c r="B94" s="1" t="e">
         <f t="shared" ref="B94:B106" si="34">IF(A94=$F$89,"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="C94" s="2" t="e">
         <f>IF(B94="○","○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="D94" s="2" t="e">
         <f>IF(AND(B94="○",$B$91&gt;=13),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E94" s="2" t="e">
         <f>IF(AND(B94="○",$B$91&gt;=25),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F94" s="2" t="e">
         <f>IF(AND(B94="○",$B$91&gt;=37),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="95" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="95" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A95" s="46" t="s">
         <v>155</v>
       </c>
       <c r="B95" s="1" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C95" s="2" t="e">
         <f t="shared" ref="C95:C105" si="35">IF(B95="○","○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="D95" s="2" t="e">
         <f>IF(AND(B95="○",$B$91&gt;=12),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E95" s="2" t="e">
         <f>IF(AND(B95="○",$B$91&gt;=24),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F95" s="2" t="e">
         <f>IF(AND(B95="○",$B$91&gt;=36),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="96" spans="1:14" x14ac:dyDescent="0.45">
+    <row r="96" spans="1:14" x14ac:dyDescent="0.4">
       <c r="A96" s="46" t="s">
         <v>156</v>
       </c>
       <c r="B96" s="1" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C96" s="2" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D96" s="2" t="e">
         <f>IF(AND(B96="○",$B$91&gt;=11),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E96" s="2" t="e">
         <f>IF(AND(B96="○",$B$91&gt;=23),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F96" s="2" t="e">
         <f>IF(AND(B96="○",$B$91&gt;=35),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A97" s="46" t="s">
         <v>157</v>
       </c>
       <c r="B97" s="1" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C97" s="2" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D97" s="2" t="e">
         <f>IF(AND(B97="○",$B$91&gt;=10),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E97" s="2" t="e">
         <f>IF(AND(B97="○",$B$91&gt;=22),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F97" s="2" t="e">
         <f>IF(AND(B97="○",$B$91&gt;=34),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A98" s="46" t="s">
         <v>158</v>
       </c>
       <c r="B98" s="1" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C98" s="2" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D98" s="2" t="e">
         <f>IF(AND(B98="○",$B$91&gt;=9),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E98" s="2" t="e">
         <f>IF(AND(B98="○",$B$91&gt;=21),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F98" s="2" t="e">
         <f>IF(AND(B98="○",$B$91&gt;=33),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A99" s="46" t="s">
         <v>144</v>
       </c>
       <c r="B99" s="1" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C99" s="2" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D99" s="2" t="e">
         <f>IF(AND(B99="○",$B$91&gt;=8),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E99" s="2" t="e">
         <f>IF(AND(B99="○",$B$91&gt;=20),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F99" s="2" t="e">
         <f>IF(AND(B99="○",$B$91&gt;=32),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A100" s="46" t="s">
         <v>143</v>
       </c>
       <c r="B100" s="2" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C100" s="2" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D100" s="2" t="e">
         <f>IF(AND(B100="○",$B$91&gt;=7),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E100" s="2" t="e">
         <f>IF(AND(B100="○",$B$91&gt;=19),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F100" s="2" t="e">
         <f>IF(AND(B100="○",$B$91&gt;=31),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A101" s="46" t="s">
         <v>159</v>
       </c>
       <c r="B101" s="1" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C101" s="2" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D101" s="2" t="e">
         <f>IF(AND(B101="○",$B$91&gt;=6),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E101" s="2" t="e">
         <f>IF(AND(B101="○",$B$91&gt;=18),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F101" s="2" t="e">
         <f>IF(AND(B101="○",$B$91&gt;=30),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A102" s="46" t="s">
         <v>160</v>
       </c>
       <c r="B102" s="1" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C102" s="2" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D102" s="2" t="e">
         <f>IF(AND(B102="○",$B$91&gt;=5),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E102" s="2" t="e">
         <f>IF(AND(B102="○",$B$91&gt;=17),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F102" s="2" t="e">
         <f>IF(AND(B102="○",$B$91&gt;=29),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A103" s="46" t="s">
         <v>161</v>
       </c>
       <c r="B103" s="1" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C103" s="2" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D103" s="2" t="e">
         <f>IF(AND(B103="○",$B$91&gt;=4),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E103" s="2" t="e">
         <f>IF(AND(B103="○",$B$91&gt;=16),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F103" s="2" t="e">
         <f>IF(AND(B103="○",$B$91&gt;=28),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A104" s="46" t="s">
         <v>162</v>
       </c>
       <c r="B104" s="1" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C104" s="2" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D104" s="2" t="e">
         <f>IF(AND(B104="○",$B$91&gt;=3),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E104" s="2" t="e">
         <f>IF(AND(B104="○",$B$91&gt;=15),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F104" s="2" t="e">
         <f>IF(AND(B104="○",$B$91&gt;=27),"○","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="105" spans="1:7" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A105" s="47" t="s">
         <v>163</v>
       </c>
       <c r="B105" s="39" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C105" s="49" t="e">
         <f t="shared" si="35"/>
         <v>#VALUE!</v>
       </c>
       <c r="D105" s="49" t="e">
         <f>IF(AND(B105="○",$B$91&gt;=2),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E105" s="49" t="e">
         <f>IF(AND(B105="○",$B$91&gt;=14),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="F105" s="49" t="e">
         <f>IF(AND(B105="○",$B$91&gt;=26),"○","")</f>
         <v>#VALUE!</v>
       </c>
       <c r="G105" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="106" spans="1:7" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A106" s="48" t="s">
         <v>166</v>
       </c>
       <c r="B106" s="4" t="e">
         <f t="shared" si="34"/>
         <v>#VALUE!</v>
       </c>
       <c r="C106" s="4">
         <f>COUNTIF(C94:C105,"○")</f>
         <v>0</v>
       </c>
       <c r="D106" s="4">
         <f t="shared" ref="D106:F106" si="36">COUNTIF(D94:D105,"○")</f>
         <v>0</v>
       </c>
       <c r="E106" s="4">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="F106" s="45">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="G106" s="50">
         <f>SUM(C106:F106)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hQ1OA3u614yNfwoSxAli7nlcFi6dAJYkcZwFckG0d1+c4CeDZcD4J7gK8ff5eeOIiOuhnVWyvYsT8cUYtxbjkQ==" saltValue="yZgoiyamuSEJ9TPLMR71Mw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="CH0m/wUwFNFfcf5fMmunCZfZLDRHAWz3y4x275OMSG5btPe51RDwO8a0XwWYhEeiskqDvty6Q/VuLWXu/By+6g==" saltValue="QKfNHwoPTOHU9swWGQdO5g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="20">
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="N2:R2"/>
+    <mergeCell ref="S2:W2"/>
+    <mergeCell ref="N11:R11"/>
+    <mergeCell ref="S11:W11"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="G11:K11"/>
     <mergeCell ref="B38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="N38:R38"/>
     <mergeCell ref="S38:W38"/>
     <mergeCell ref="N20:R20"/>
     <mergeCell ref="S20:W20"/>
     <mergeCell ref="N29:R29"/>
     <mergeCell ref="S29:W29"/>
     <mergeCell ref="B29:F29"/>
     <mergeCell ref="G29:K29"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="G20:K20"/>
-    <mergeCell ref="B2:F2"/>
-[...6 lines deleted...]
-    <mergeCell ref="G11:K11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7788A166-DDA3-4E04-98E3-457783C80AA7}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q40"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29:B29"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="70" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="F30" sqref="F30:I30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.8" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="4.59765625" style="53" customWidth="1"/>
-    <col min="2" max="2" width="23.59765625" style="53" customWidth="1"/>
+    <col min="1" max="1" width="4.625" style="53" customWidth="1"/>
+    <col min="2" max="2" width="23.625" style="53" customWidth="1"/>
     <col min="3" max="4" width="11.5" style="53" customWidth="1"/>
-    <col min="5" max="5" width="9.09765625" style="53" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="4.19921875" style="53" customWidth="1"/>
+    <col min="5" max="5" width="9.125" style="53" customWidth="1"/>
+    <col min="6" max="6" width="4.25" style="53" customWidth="1"/>
+    <col min="7" max="7" width="5.125" style="53" customWidth="1"/>
+    <col min="8" max="8" width="4.25" style="53" customWidth="1"/>
     <col min="9" max="9" width="14" style="53" customWidth="1"/>
-    <col min="10" max="10" width="9.09765625" style="53" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="7.59765625" style="53" customWidth="1"/>
+    <col min="10" max="10" width="9.125" style="53" customWidth="1"/>
+    <col min="11" max="11" width="3.625" style="53" customWidth="1"/>
+    <col min="12" max="12" width="7.625" style="53" customWidth="1"/>
     <col min="13" max="13" width="7.5" style="53" customWidth="1"/>
-    <col min="14" max="14" width="4.59765625" style="53" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="10.3984375" style="53" customWidth="1"/>
+    <col min="14" max="14" width="4.625" style="53" customWidth="1"/>
+    <col min="15" max="19" width="10.125" style="53" customWidth="1"/>
+    <col min="20" max="20" width="10.375" style="53" customWidth="1"/>
     <col min="21" max="22" width="9" style="53"/>
-    <col min="23" max="23" width="10.09765625" style="53" customWidth="1"/>
+    <col min="23" max="23" width="10.125" style="53" customWidth="1"/>
     <col min="24" max="16384" width="9" style="53"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.45">
-[...19 lines deleted...]
-      <c r="F3" s="140" t="s">
+    <row r="1" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="153" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1" s="153"/>
+      <c r="C1" s="153"/>
+      <c r="D1" s="153"/>
+      <c r="E1" s="153"/>
+      <c r="F1" s="153"/>
+      <c r="G1" s="153"/>
+      <c r="H1" s="153"/>
+      <c r="I1" s="153"/>
+      <c r="J1" s="153"/>
+      <c r="K1" s="153"/>
+      <c r="L1" s="153"/>
+      <c r="M1" s="153"/>
+      <c r="N1" s="153"/>
+    </row>
+    <row r="2" spans="1:15" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="3" spans="1:15" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="F3" s="109" t="s">
         <v>169</v>
       </c>
-      <c r="G3" s="140"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:15" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="G3" s="109"/>
+      <c r="H3" s="110"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
+      <c r="N3" s="112"/>
+    </row>
+    <row r="4" spans="1:15" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="55"/>
       <c r="E4" s="55"/>
-      <c r="F4" s="140" t="s">
+      <c r="F4" s="109" t="s">
         <v>125</v>
       </c>
-      <c r="G4" s="140"/>
-[...8 lines deleted...]
-    <row r="5" spans="1:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="G4" s="109"/>
+      <c r="H4" s="207"/>
+      <c r="I4" s="208"/>
+      <c r="J4" s="208"/>
+      <c r="K4" s="208"/>
+      <c r="L4" s="208"/>
+      <c r="M4" s="208"/>
+      <c r="N4" s="209"/>
+    </row>
+    <row r="5" spans="1:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="56"/>
       <c r="H5" s="56"/>
       <c r="I5" s="56"/>
       <c r="J5" s="56"/>
       <c r="K5" s="56"/>
       <c r="L5" s="56"/>
       <c r="M5" s="56"/>
     </row>
-    <row r="6" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B6" s="57"/>
       <c r="C6" s="53" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C7" s="53" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.45"/>
-    <row r="9" spans="1:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="8" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="9" spans="1:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A9" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="58"/>
       <c r="C9" s="58"/>
       <c r="D9" s="58"/>
       <c r="E9" s="58"/>
       <c r="F9" s="58"/>
       <c r="G9" s="58"/>
       <c r="H9" s="58"/>
       <c r="I9" s="58"/>
       <c r="J9" s="58"/>
       <c r="M9" s="59"/>
     </row>
-    <row r="10" spans="1:15" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A10" s="144" t="s">
+    <row r="10" spans="1:15" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="157" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="145"/>
-[...3 lines deleted...]
-      <c r="F10" s="143" t="s">
+      <c r="B10" s="149"/>
+      <c r="C10" s="158"/>
+      <c r="D10" s="159"/>
+      <c r="E10" s="160"/>
+      <c r="F10" s="161" t="s">
         <v>55</v>
       </c>
-      <c r="G10" s="144"/>
-[...6 lines deleted...]
-      <c r="N10" s="133"/>
+      <c r="G10" s="157"/>
+      <c r="H10" s="149"/>
+      <c r="I10" s="149"/>
+      <c r="J10" s="164"/>
+      <c r="K10" s="165"/>
+      <c r="L10" s="167"/>
+      <c r="M10" s="168"/>
+      <c r="N10" s="169"/>
       <c r="O10" s="60" t="e">
         <f>IF(OR(データシート!M53&gt;=1,データシート!C49&gt;データシート!B55),"入学年月または学年に誤りがあります！修正してください。","")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A11" s="125" t="s">
+    <row r="11" spans="1:15" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="162" t="s">
         <v>110</v>
       </c>
-      <c r="B11" s="145"/>
-[...3 lines deleted...]
-      <c r="F11" s="143" t="s">
+      <c r="B11" s="149"/>
+      <c r="C11" s="158"/>
+      <c r="D11" s="159"/>
+      <c r="E11" s="160"/>
+      <c r="F11" s="161" t="s">
         <v>56</v>
       </c>
-      <c r="G11" s="144"/>
-[...5 lines deleted...]
-      <c r="M11" s="129" t="s">
+      <c r="G11" s="157"/>
+      <c r="H11" s="149"/>
+      <c r="I11" s="149"/>
+      <c r="J11" s="184"/>
+      <c r="K11" s="185"/>
+      <c r="L11" s="215"/>
+      <c r="M11" s="213" t="s">
         <v>100</v>
       </c>
-      <c r="N11" s="130"/>
+      <c r="N11" s="214"/>
       <c r="O11" s="61" t="str">
         <f>IF(データシート!G53&gt;=1,"学年または修業年限に誤りがあります！修正してください。","")</f>
         <v/>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A12" s="144" t="s">
+    <row r="12" spans="1:15" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="157" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="145"/>
-[...3 lines deleted...]
-      <c r="F12" s="143" t="s">
+      <c r="B12" s="149"/>
+      <c r="C12" s="158"/>
+      <c r="D12" s="159"/>
+      <c r="E12" s="160"/>
+      <c r="F12" s="161" t="s">
         <v>58</v>
       </c>
-      <c r="G12" s="144"/>
-[...8 lines deleted...]
-      <c r="N12" s="133"/>
+      <c r="G12" s="157"/>
+      <c r="H12" s="149"/>
+      <c r="I12" s="149"/>
+      <c r="J12" s="164" t="s">
+        <v>180</v>
+      </c>
+      <c r="K12" s="165"/>
+      <c r="L12" s="167"/>
+      <c r="M12" s="168"/>
+      <c r="N12" s="169"/>
       <c r="O12" s="61" t="str">
         <f>IF(J13&lt;44652,"卒業年月を過ぎています！入学年月または修業年限に誤りがないか確認してください。","")</f>
         <v/>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A13" s="125" t="s">
+    <row r="13" spans="1:15" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="162" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="145"/>
-[...3 lines deleted...]
-      <c r="F13" s="143" t="s">
+      <c r="B13" s="149"/>
+      <c r="C13" s="158"/>
+      <c r="D13" s="159"/>
+      <c r="E13" s="160"/>
+      <c r="F13" s="161" t="s">
         <v>57</v>
       </c>
-      <c r="G13" s="144"/>
-[...2 lines deleted...]
-      <c r="J13" s="138" t="str">
+      <c r="G13" s="157"/>
+      <c r="H13" s="149"/>
+      <c r="I13" s="149"/>
+      <c r="J13" s="216" t="str">
         <f>IFERROR(データシート!C50,"")</f>
         <v/>
       </c>
-      <c r="K13" s="138"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="K13" s="216"/>
+      <c r="L13" s="216"/>
+      <c r="M13" s="216"/>
+      <c r="N13" s="216"/>
+    </row>
+    <row r="15" spans="1:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A15" s="53" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="58"/>
       <c r="C15" s="58"/>
-      <c r="D15" s="139" t="s">
+      <c r="D15" s="217" t="s">
         <v>174</v>
       </c>
-      <c r="E15" s="139"/>
-[...4 lines deleted...]
-      <c r="J15" s="139"/>
+      <c r="E15" s="217"/>
+      <c r="F15" s="217"/>
+      <c r="G15" s="217"/>
+      <c r="H15" s="217"/>
+      <c r="I15" s="217"/>
+      <c r="J15" s="217"/>
       <c r="M15" s="59"/>
       <c r="N15" s="59"/>
     </row>
-    <row r="16" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A16" s="186" t="s">
+    <row r="16" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="154" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="141">
-[...2 lines deleted...]
-      <c r="D16" s="142"/>
+      <c r="C16" s="122"/>
+      <c r="D16" s="123"/>
       <c r="E16" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="F16" s="186" t="s">
+      <c r="F16" s="154" t="s">
         <v>7</v>
       </c>
-      <c r="G16" s="146" t="s">
+      <c r="G16" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="H16" s="147"/>
-[...4 lines deleted...]
-      <c r="M16" s="148" t="s">
+      <c r="H16" s="121"/>
+      <c r="I16" s="121"/>
+      <c r="J16" s="122"/>
+      <c r="K16" s="166"/>
+      <c r="L16" s="166"/>
+      <c r="M16" s="130" t="s">
         <v>6</v>
       </c>
-      <c r="N16" s="149"/>
-[...2 lines deleted...]
-      <c r="A17" s="187"/>
+      <c r="N16" s="131"/>
+    </row>
+    <row r="17" spans="1:17" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="155"/>
       <c r="B17" s="62" t="s">
         <v>60</v>
       </c>
-      <c r="C17" s="141"/>
-      <c r="D17" s="142"/>
+      <c r="C17" s="122"/>
+      <c r="D17" s="123"/>
       <c r="E17" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="F17" s="187"/>
-      <c r="G17" s="146" t="s">
+      <c r="F17" s="155"/>
+      <c r="G17" s="120" t="s">
         <v>13</v>
       </c>
-      <c r="H17" s="147"/>
-[...4 lines deleted...]
-      <c r="M17" s="148" t="s">
+      <c r="H17" s="121"/>
+      <c r="I17" s="121"/>
+      <c r="J17" s="122"/>
+      <c r="K17" s="166"/>
+      <c r="L17" s="166"/>
+      <c r="M17" s="130" t="s">
         <v>6</v>
       </c>
-      <c r="N17" s="149"/>
-[...2 lines deleted...]
-      <c r="A18" s="187"/>
+      <c r="N17" s="131"/>
+    </row>
+    <row r="18" spans="1:17" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="155"/>
       <c r="B18" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="C18" s="141"/>
-      <c r="D18" s="142"/>
+      <c r="C18" s="122"/>
+      <c r="D18" s="123"/>
       <c r="E18" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="F18" s="187"/>
-      <c r="G18" s="146" t="s">
+      <c r="F18" s="155"/>
+      <c r="G18" s="120" t="s">
         <v>12</v>
       </c>
-      <c r="H18" s="147"/>
-[...4 lines deleted...]
-      <c r="M18" s="152" t="s">
+      <c r="H18" s="121"/>
+      <c r="I18" s="121"/>
+      <c r="J18" s="122"/>
+      <c r="K18" s="166"/>
+      <c r="L18" s="123"/>
+      <c r="M18" s="132" t="s">
         <v>6</v>
       </c>
-      <c r="N18" s="149"/>
-[...2 lines deleted...]
-      <c r="A19" s="187"/>
+      <c r="N18" s="131"/>
+    </row>
+    <row r="19" spans="1:17" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="155"/>
       <c r="B19" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="141"/>
-      <c r="D19" s="142"/>
+      <c r="C19" s="122"/>
+      <c r="D19" s="123"/>
       <c r="E19" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="F19" s="193"/>
-      <c r="G19" s="207" t="s">
+      <c r="F19" s="163"/>
+      <c r="G19" s="147" t="s">
         <v>11</v>
       </c>
-      <c r="H19" s="208"/>
-[...4 lines deleted...]
-      <c r="M19" s="198" t="s">
+      <c r="H19" s="148"/>
+      <c r="I19" s="148"/>
+      <c r="J19" s="122"/>
+      <c r="K19" s="166"/>
+      <c r="L19" s="123"/>
+      <c r="M19" s="133" t="s">
         <v>6</v>
       </c>
-      <c r="N19" s="199"/>
-[...2 lines deleted...]
-      <c r="A20" s="187"/>
+      <c r="N19" s="134"/>
+    </row>
+    <row r="20" spans="1:17" ht="25.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="155"/>
       <c r="B20" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="141"/>
-      <c r="D20" s="142"/>
+      <c r="C20" s="122"/>
+      <c r="D20" s="123"/>
       <c r="E20" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="F20" s="170"/>
-      <c r="G20" s="172" t="s">
+      <c r="F20" s="189"/>
+      <c r="G20" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="H20" s="173"/>
-[...1 lines deleted...]
-      <c r="J20" s="195">
+      <c r="H20" s="191"/>
+      <c r="I20" s="192"/>
+      <c r="J20" s="170">
         <f>C22+J16+J17+J18+J19</f>
         <v>0</v>
       </c>
-      <c r="K20" s="195"/>
-[...1 lines deleted...]
-      <c r="M20" s="150" t="s">
+      <c r="K20" s="170"/>
+      <c r="L20" s="145"/>
+      <c r="M20" s="218" t="s">
         <v>6</v>
       </c>
-      <c r="N20" s="151"/>
-[...2 lines deleted...]
-      <c r="A21" s="187"/>
+      <c r="N20" s="219"/>
+    </row>
+    <row r="21" spans="1:17" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="155"/>
       <c r="B21" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="C21" s="141"/>
-      <c r="D21" s="142"/>
+      <c r="C21" s="122"/>
+      <c r="D21" s="123"/>
       <c r="E21" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="F21" s="171"/>
-[...10 lines deleted...]
-      <c r="A22" s="187"/>
+      <c r="F21" s="156"/>
+      <c r="G21" s="140"/>
+      <c r="H21" s="141"/>
+      <c r="I21" s="142"/>
+      <c r="J21" s="171"/>
+      <c r="K21" s="171"/>
+      <c r="L21" s="172"/>
+      <c r="M21" s="132"/>
+      <c r="N21" s="131"/>
+    </row>
+    <row r="22" spans="1:17" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="155"/>
       <c r="B22" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="C22" s="191">
+      <c r="C22" s="145">
         <f>C16+C17+C19+C20+C21</f>
         <v>0</v>
       </c>
-      <c r="D22" s="192"/>
+      <c r="D22" s="146"/>
       <c r="E22" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="F22" s="186" t="s">
+      <c r="F22" s="154" t="s">
         <v>8</v>
       </c>
-      <c r="G22" s="202" t="s">
+      <c r="G22" s="137" t="s">
         <v>9</v>
       </c>
-      <c r="H22" s="203"/>
-[...1 lines deleted...]
-      <c r="J22" s="205">
+      <c r="H22" s="138"/>
+      <c r="I22" s="139"/>
+      <c r="J22" s="143">
         <f>C23+J16+J17+J18+J19</f>
         <v>0</v>
       </c>
-      <c r="K22" s="206"/>
-[...1 lines deleted...]
-      <c r="M22" s="152" t="s">
+      <c r="K22" s="144"/>
+      <c r="L22" s="144"/>
+      <c r="M22" s="132" t="s">
         <v>6</v>
       </c>
-      <c r="N22" s="149"/>
-[...2 lines deleted...]
-      <c r="A23" s="171"/>
+      <c r="N22" s="131"/>
+    </row>
+    <row r="23" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="156"/>
       <c r="B23" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="183">
+      <c r="C23" s="172">
         <f>C18+C19+C20+C21</f>
         <v>0</v>
       </c>
-      <c r="D23" s="184"/>
+      <c r="D23" s="198"/>
       <c r="E23" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="F23" s="171"/>
-[...9 lines deleted...]
-    <row r="25" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="F23" s="156"/>
+      <c r="G23" s="140"/>
+      <c r="H23" s="141"/>
+      <c r="I23" s="142"/>
+      <c r="J23" s="145"/>
+      <c r="K23" s="146"/>
+      <c r="L23" s="146"/>
+      <c r="M23" s="132"/>
+      <c r="N23" s="131"/>
+    </row>
+    <row r="25" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="58"/>
       <c r="C25" s="58"/>
       <c r="D25" s="58"/>
       <c r="E25" s="58"/>
       <c r="F25" s="58"/>
       <c r="G25" s="58"/>
       <c r="H25" s="58"/>
       <c r="I25" s="58"/>
       <c r="J25" s="58"/>
       <c r="M25" s="59"/>
       <c r="N25" s="59" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="26" spans="1:17" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A26" s="125" t="s">
+    <row r="26" spans="1:17" ht="20.25" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="162" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="125"/>
-      <c r="C26" s="165" t="s">
+      <c r="B26" s="162"/>
+      <c r="C26" s="183" t="s">
         <v>17</v>
       </c>
-      <c r="D26" s="166"/>
-[...1 lines deleted...]
-      <c r="F26" s="145" t="s">
+      <c r="D26" s="151"/>
+      <c r="E26" s="152"/>
+      <c r="F26" s="149" t="s">
         <v>16</v>
       </c>
-      <c r="G26" s="209"/>
-[...3 lines deleted...]
-      <c r="K26" s="144" t="s">
+      <c r="G26" s="150"/>
+      <c r="H26" s="151"/>
+      <c r="I26" s="151"/>
+      <c r="J26" s="152"/>
+      <c r="K26" s="157" t="s">
         <v>179</v>
       </c>
-      <c r="L26" s="144"/>
-[...9 lines deleted...]
-      <c r="F27" s="178" t="s">
+      <c r="L26" s="157"/>
+      <c r="M26" s="157"/>
+      <c r="N26" s="157"/>
+    </row>
+    <row r="27" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="162"/>
+      <c r="B27" s="210"/>
+      <c r="C27" s="184"/>
+      <c r="D27" s="185"/>
+      <c r="E27" s="186"/>
+      <c r="F27" s="193" t="s">
         <v>18</v>
       </c>
-      <c r="G27" s="178"/>
-[...1 lines deleted...]
-      <c r="I27" s="124"/>
+      <c r="G27" s="193"/>
+      <c r="H27" s="184"/>
+      <c r="I27" s="186"/>
       <c r="J27" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="K27" s="182" t="str">
+      <c r="K27" s="197" t="str">
         <f>IF(H27="Ⅰ","全額支援",IF(H27="Ⅱ","２／３支援",IF(H27="Ⅲ","１／３支援",IF(H27="Ⅳ","全額支援","―"))))</f>
         <v>―</v>
       </c>
-      <c r="L27" s="182"/>
-[...6 lines deleted...]
-      <c r="C28" s="168" t="s">
+      <c r="L27" s="197"/>
+      <c r="M27" s="197"/>
+      <c r="N27" s="197"/>
+    </row>
+    <row r="28" spans="1:17" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="162"/>
+      <c r="B28" s="162"/>
+      <c r="C28" s="187" t="s">
         <v>19</v>
       </c>
-      <c r="D28" s="169"/>
+      <c r="D28" s="188"/>
       <c r="E28" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="F28" s="200">
+      <c r="F28" s="135">
         <f>IF(OR(C27="対象者でない",C27="申請中"),0,IF(データシート!F78&gt;0,データシート!F78,0))</f>
         <v>0</v>
       </c>
-      <c r="G28" s="200"/>
-[...1 lines deleted...]
-      <c r="I28" s="201"/>
+      <c r="G28" s="135"/>
+      <c r="H28" s="136"/>
+      <c r="I28" s="136"/>
       <c r="J28" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="K28" s="179">
+      <c r="K28" s="194">
         <f>IF(OR(C27="対象者でない",C27="申請中"),0,IF(データシート!C78&gt;0,データシート!C78,0))</f>
         <v>0</v>
       </c>
-      <c r="L28" s="179"/>
-      <c r="M28" s="179"/>
+      <c r="L28" s="194"/>
+      <c r="M28" s="194"/>
       <c r="N28" s="73" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="29" spans="1:17" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A29" s="127" t="s">
+    <row r="29" spans="1:17" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="211" t="s">
         <v>115</v>
       </c>
-      <c r="B29" s="128"/>
+      <c r="B29" s="212"/>
       <c r="C29" s="74"/>
       <c r="D29" s="74"/>
       <c r="E29" s="75" t="s">
         <v>22</v>
       </c>
-      <c r="F29" s="162"/>
-[...1 lines deleted...]
-      <c r="H29" s="164"/>
+      <c r="F29" s="180"/>
+      <c r="G29" s="181"/>
+      <c r="H29" s="182"/>
       <c r="I29" s="74"/>
-      <c r="J29" s="153">
+      <c r="J29" s="220">
         <f>IFERROR((SUM(DATEDIF(データシート!C59,データシート!C60,"m"),1)),0)</f>
         <v>0</v>
       </c>
-      <c r="K29" s="154"/>
+      <c r="K29" s="221"/>
       <c r="L29" s="76" t="s">
         <v>23</v>
       </c>
       <c r="M29" s="77" t="str">
         <f>IF(データシート!K59="誤","借入希望期間に誤りがあります！入力を修正してください。",IF(データシート!G59="誤","借入開始日に誤りがあります！入力を修正してください。",IF(データシート!G60="誤","借入終了日に誤りがあります！入力を修正してください。","")))</f>
         <v/>
       </c>
       <c r="N29" s="78"/>
       <c r="Q29" s="79"/>
     </row>
-    <row r="30" spans="1:17" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A30" s="155" t="s">
+    <row r="30" spans="1:17" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="173" t="s">
         <v>114</v>
       </c>
-      <c r="B30" s="156"/>
-      <c r="C30" s="180">
+      <c r="B30" s="174"/>
+      <c r="C30" s="195">
         <f>データシート!O57</f>
-        <v>46113</v>
-[...1 lines deleted...]
-      <c r="D30" s="181"/>
+        <v>46296</v>
+      </c>
+      <c r="D30" s="196"/>
       <c r="E30" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="F30" s="160" t="str">
+      <c r="F30" s="178" t="str">
         <f>J13</f>
         <v/>
       </c>
-      <c r="G30" s="160"/>
-[...2 lines deleted...]
-      <c r="J30" s="157" t="str">
+      <c r="G30" s="178"/>
+      <c r="H30" s="179"/>
+      <c r="I30" s="179"/>
+      <c r="J30" s="175" t="str">
         <f>IFERROR(SUM(DATEDIF(C30,F30,"m"),1),"")</f>
         <v/>
       </c>
-      <c r="K30" s="158"/>
-      <c r="L30" s="159" t="s">
+      <c r="K30" s="176"/>
+      <c r="L30" s="177" t="s">
         <v>23</v>
       </c>
-      <c r="M30" s="159"/>
-      <c r="N30" s="159"/>
+      <c r="M30" s="177"/>
+      <c r="N30" s="177"/>
       <c r="P30" s="79"/>
       <c r="Q30" s="79"/>
     </row>
-    <row r="31" spans="1:17" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A31" s="109" t="s">
+    <row r="31" spans="1:17" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="199" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="80" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="D31" s="112"/>
-      <c r="E31" s="113"/>
+      <c r="D31" s="128"/>
+      <c r="E31" s="129"/>
       <c r="F31" s="82" t="s">
         <v>6</v>
       </c>
       <c r="G31" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="H31" s="220"/>
-      <c r="I31" s="221"/>
+      <c r="H31" s="125"/>
+      <c r="I31" s="126"/>
       <c r="J31" s="84" t="s">
         <v>89</v>
       </c>
       <c r="K31" s="84" t="s">
         <v>35</v>
       </c>
-      <c r="L31" s="219">
+      <c r="L31" s="124">
         <f t="shared" ref="L31:L38" si="0">D31*H31</f>
         <v>0</v>
       </c>
-      <c r="M31" s="219"/>
+      <c r="M31" s="124"/>
       <c r="N31" s="85" t="s">
         <v>6</v>
       </c>
       <c r="O31" s="86" t="str">
         <f>IF(AND(D31=0,NOT(ISBLANK(H31))),"学費は申請必須です！月額を入力してください。",IF(AND(H31=0,NOT(ISBLANK(D31))),"学費は申請必須です！月数を入力してください。",IF(D31&gt;D32,"申請金額が上限を超えています！入力を修正してください。",IF(H31&gt;H32,"申請月数が上限を超えています！入力を修正してください。",""))))</f>
         <v/>
       </c>
       <c r="P31" s="79"/>
       <c r="Q31" s="79"/>
     </row>
-    <row r="32" spans="1:17" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A32" s="110"/>
+    <row r="32" spans="1:17" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="200"/>
       <c r="B32" s="87" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="D32" s="216">
+      <c r="D32" s="117">
         <f>IF(J22-F28&gt;600000,50000,データシート!C64)</f>
         <v>0</v>
       </c>
-      <c r="E32" s="216"/>
+      <c r="E32" s="117"/>
       <c r="F32" s="88" t="s">
         <v>6</v>
       </c>
       <c r="G32" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="H32" s="218">
+      <c r="H32" s="119">
         <f>IF(OR(J29&gt;J30,J29&gt;49),J30,J29)</f>
         <v>0</v>
       </c>
-      <c r="I32" s="218"/>
+      <c r="I32" s="119"/>
       <c r="J32" s="88" t="s">
         <v>34</v>
       </c>
       <c r="K32" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="L32" s="119">
+      <c r="L32" s="113">
         <f>D32*H32</f>
         <v>0</v>
       </c>
-      <c r="M32" s="119"/>
+      <c r="M32" s="113"/>
       <c r="N32" s="91" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="33" spans="1:15" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A33" s="110"/>
+    <row r="33" spans="1:15" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="200"/>
       <c r="B33" s="80" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="92" t="s">
         <v>86</v>
       </c>
-      <c r="D33" s="112"/>
-      <c r="E33" s="113"/>
+      <c r="D33" s="128"/>
+      <c r="E33" s="129"/>
       <c r="F33" s="93" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="94" t="s">
         <v>33</v>
       </c>
-      <c r="H33" s="220"/>
-      <c r="I33" s="221"/>
+      <c r="H33" s="125"/>
+      <c r="I33" s="126"/>
       <c r="J33" s="93" t="s">
         <v>90</v>
       </c>
       <c r="K33" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="L33" s="197">
+      <c r="L33" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M33" s="197"/>
+      <c r="M33" s="127"/>
       <c r="N33" s="85" t="s">
         <v>6</v>
       </c>
       <c r="O33" s="86" t="str">
         <f>IF(D33&gt;D34,"申請金額が上限を超えています！修正してください。",IF(H33&gt;H34,"申請回数が上限を超えています！修正してください。",""))</f>
         <v/>
       </c>
     </row>
-    <row r="34" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A34" s="110"/>
+    <row r="34" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="200"/>
       <c r="B34" s="87" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="D34" s="216">
+      <c r="D34" s="117">
         <f>IFERROR(IF(データシート!B55&gt;データシート!C49,0,IF(C16-K28&gt;200000,200000,ROUNDDOWN((C16-K28),-3))),0)</f>
         <v>0</v>
       </c>
-      <c r="E34" s="216"/>
+      <c r="E34" s="117"/>
       <c r="F34" s="88" t="s">
         <v>6</v>
       </c>
       <c r="G34" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="H34" s="218">
+      <c r="H34" s="119">
         <f>IFERROR(IF(C16=0,0,IF(データシート!C49&gt;=データシート!B55,1,0)),0)</f>
         <v>0</v>
       </c>
-      <c r="I34" s="218"/>
+      <c r="I34" s="119"/>
       <c r="J34" s="88" t="s">
         <v>37</v>
       </c>
       <c r="K34" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="L34" s="119">
+      <c r="L34" s="113">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M34" s="119"/>
+      <c r="M34" s="113"/>
       <c r="N34" s="91" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="35" spans="1:15" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A35" s="110"/>
+    <row r="35" spans="1:15" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="200"/>
       <c r="B35" s="80" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="92" t="s">
         <v>87</v>
       </c>
-      <c r="D35" s="112"/>
-      <c r="E35" s="113"/>
+      <c r="D35" s="128"/>
+      <c r="E35" s="129"/>
       <c r="F35" s="93" t="s">
         <v>6</v>
       </c>
       <c r="G35" s="94" t="s">
         <v>33</v>
       </c>
-      <c r="H35" s="220"/>
-      <c r="I35" s="221"/>
+      <c r="H35" s="125"/>
+      <c r="I35" s="126"/>
       <c r="J35" s="93" t="s">
         <v>90</v>
       </c>
       <c r="K35" s="95" t="s">
         <v>85</v>
       </c>
-      <c r="L35" s="197">
+      <c r="L35" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M35" s="197"/>
+      <c r="M35" s="127"/>
       <c r="N35" s="96" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="36" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A36" s="110"/>
+    <row r="36" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="200"/>
       <c r="B36" s="87" t="s">
         <v>94</v>
       </c>
       <c r="C36" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="D36" s="216">
+      <c r="D36" s="117">
         <v>200000</v>
       </c>
-      <c r="E36" s="216"/>
+      <c r="E36" s="117"/>
       <c r="F36" s="88" t="s">
         <v>6</v>
       </c>
       <c r="G36" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="H36" s="218">
+      <c r="H36" s="119">
         <v>1</v>
       </c>
-      <c r="I36" s="218"/>
+      <c r="I36" s="119"/>
       <c r="J36" s="88" t="s">
         <v>37</v>
       </c>
       <c r="K36" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="L36" s="119">
+      <c r="L36" s="113">
         <f t="shared" si="0"/>
         <v>200000</v>
       </c>
-      <c r="M36" s="119"/>
+      <c r="M36" s="113"/>
       <c r="N36" s="91" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="37" spans="1:15" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A37" s="110"/>
+    <row r="37" spans="1:15" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="200"/>
       <c r="B37" s="80" t="s">
         <v>28</v>
       </c>
       <c r="C37" s="92" t="s">
         <v>88</v>
       </c>
-      <c r="D37" s="112"/>
-      <c r="E37" s="113"/>
+      <c r="D37" s="128"/>
+      <c r="E37" s="129"/>
       <c r="F37" s="93" t="s">
         <v>6</v>
       </c>
       <c r="G37" s="94" t="s">
         <v>33</v>
       </c>
-      <c r="H37" s="220"/>
-      <c r="I37" s="221"/>
+      <c r="H37" s="125"/>
+      <c r="I37" s="126"/>
       <c r="J37" s="93" t="s">
         <v>91</v>
       </c>
       <c r="K37" s="95" t="s">
         <v>85</v>
       </c>
-      <c r="L37" s="197">
+      <c r="L37" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M37" s="197"/>
+      <c r="M37" s="127"/>
       <c r="N37" s="85" t="s">
         <v>6</v>
       </c>
       <c r="O37" s="86" t="str">
         <f>IF(D37&gt;D38,"申請金額が上限を超えています！修正してください。",IF(H37&gt;H38,"申請年数が上限を超えています！修正してください。",""))</f>
         <v/>
       </c>
     </row>
-    <row r="38" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A38" s="110"/>
+    <row r="38" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="200"/>
       <c r="B38" s="97" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="D38" s="215">
+      <c r="D38" s="116">
         <v>40000</v>
       </c>
-      <c r="E38" s="215"/>
+      <c r="E38" s="116"/>
       <c r="F38" s="99" t="s">
         <v>6</v>
       </c>
       <c r="G38" s="100" t="s">
         <v>33</v>
       </c>
-      <c r="H38" s="217">
+      <c r="H38" s="118">
         <f>データシート!G106</f>
         <v>0</v>
       </c>
-      <c r="I38" s="217"/>
+      <c r="I38" s="118"/>
       <c r="J38" s="99" t="s">
         <v>36</v>
       </c>
       <c r="K38" s="101" t="s">
         <v>35</v>
       </c>
-      <c r="L38" s="213">
+      <c r="L38" s="114">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M38" s="213"/>
+      <c r="M38" s="114"/>
       <c r="N38" s="102" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="39" spans="1:15" ht="38.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="A39" s="110"/>
+    <row r="39" spans="1:15" ht="38.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="200"/>
       <c r="B39" s="103" t="s">
         <v>92</v>
       </c>
-      <c r="C39" s="116"/>
-[...3 lines deleted...]
-      <c r="G39" s="117"/>
+      <c r="C39" s="204"/>
+      <c r="D39" s="205"/>
+      <c r="E39" s="205"/>
+      <c r="F39" s="205"/>
+      <c r="G39" s="205"/>
       <c r="H39" s="104"/>
-      <c r="I39" s="118">
+      <c r="I39" s="206">
         <f>L31+L33+L35+L37</f>
         <v>0</v>
       </c>
-      <c r="J39" s="118"/>
-[...2 lines deleted...]
-      <c r="M39" s="118"/>
+      <c r="J39" s="206"/>
+      <c r="K39" s="206"/>
+      <c r="L39" s="206"/>
+      <c r="M39" s="206"/>
       <c r="N39" s="105" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="40" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A40" s="111"/>
+    <row r="40" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="201"/>
       <c r="B40" s="106" t="s">
         <v>95</v>
       </c>
-      <c r="C40" s="114"/>
-[...3 lines deleted...]
-      <c r="G40" s="115"/>
+      <c r="C40" s="202"/>
+      <c r="D40" s="203"/>
+      <c r="E40" s="203"/>
+      <c r="F40" s="203"/>
+      <c r="G40" s="203"/>
       <c r="H40" s="89"/>
-      <c r="I40" s="214">
+      <c r="I40" s="115">
         <f>L32+L34+L36+L38</f>
         <v>200000</v>
       </c>
-      <c r="J40" s="214"/>
-[...2 lines deleted...]
-      <c r="M40" s="214"/>
+      <c r="J40" s="115"/>
+      <c r="K40" s="115"/>
+      <c r="L40" s="115"/>
+      <c r="M40" s="115"/>
       <c r="N40" s="107" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="RrHvV44xfZ3IBNm1hqyF5ll45oqZeqX0tcctDff9PEo3JfapEj3evqMNe50CMCGdc10nAHsxxOhYkQ0P58kQvQ==" saltValue="xoJbOadHhnAHYEWc48sJqw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="QIznKT8BPCQsZ8Tz+vNK4wYGYSSoL3a7p2gJ23lJR5tRH2jXhr76IDeAkz/WmTjBrgTvHVBrOxplaOUZsGx/Pg==" saltValue="kTb1vlUptYhzKdInBaxmuw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="103">
+    <mergeCell ref="A31:A40"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="C40:G40"/>
+    <mergeCell ref="C39:G39"/>
+    <mergeCell ref="I39:M39"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="H4:N4"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="A26:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="L12:N12"/>
+    <mergeCell ref="J11:L11"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J13:N13"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F13:I13"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="M20:N21"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:N30"/>
+    <mergeCell ref="F30:I30"/>
+    <mergeCell ref="F29:H29"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:I21"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="K26:N26"/>
+    <mergeCell ref="K27:N27"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A16:A23"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="F10:I10"/>
+    <mergeCell ref="F11:I11"/>
+    <mergeCell ref="F12:I12"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="F16:F19"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J17:L17"/>
+    <mergeCell ref="J19:L19"/>
+    <mergeCell ref="J18:L18"/>
+    <mergeCell ref="J16:L16"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="L10:N10"/>
+    <mergeCell ref="J20:L21"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="M22:N23"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F28:I28"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="G22:I23"/>
+    <mergeCell ref="J22:L23"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="G18:I18"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:N3"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="I40:M40"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="H38:I38"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="G17:I17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="H37:I37"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="H33:I33"/>
     <mergeCell ref="H31:I31"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="D37:E37"/>
-    <mergeCell ref="L37:M37"/>
-[...77 lines deleted...]
-    <mergeCell ref="J29:K29"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="C29">
     <cfRule type="expression" dxfId="73" priority="48">
       <formula>$C$29&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16:D16">
     <cfRule type="expression" dxfId="72" priority="81">
       <formula>$C$16&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17:D17">
     <cfRule type="expression" dxfId="71" priority="80">
       <formula>$C$17&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C18:D18">
     <cfRule type="expression" dxfId="70" priority="79">
       <formula>$C$18&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C19:D19">
     <cfRule type="expression" dxfId="69" priority="78">
       <formula>$C$19&lt;&gt;""</formula>
@@ -9709,51 +9707,51 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L10" xr:uid="{761170AD-5BF1-4159-BED3-5B6E86F4631E}">
       <formula1>"4月,10月"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C13:E13" xr:uid="{FE39B03E-B536-4A55-828F-861724507B58}">
       <formula1>"国公立,私立"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D29" xr:uid="{886435F7-562D-407C-A80E-8C5A723D68B3}">
       <formula1>"4月,5月,6月,7月,8月,9月,10月,11月,12月,1月,2月,3月"</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="マイナス値は入力できません！" sqref="C19:D21 J16:L19" xr:uid="{5028E767-2184-48E8-A1E4-6B70D5AA5D40}">
       <formula1>C16&gt;=0</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="マイナス値は入力できません！" sqref="C16:D18" xr:uid="{34777474-5ABD-421B-807D-37ACE7C05A02}">
       <formula1>OR(C16&gt;0,C16=0)</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I29" xr:uid="{EDF7D8D2-B1A9-4329-8134-585D5178A56A}">
       <formula1>"1月,2月,3月,4月,5月,6月,7月,8月,9月,10月,11月,12月"</formula1>
     </dataValidation>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:N3" xr:uid="{3B964869-AE09-459D-ABA4-993ADA1BD6DE}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H27:I27" xr:uid="{186C39A9-E5F8-4DF6-BD99-0C68F3728A30}">
       <formula1>"Ⅰ,Ⅱ,Ⅲ,Ⅳ"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.31496062992125984" top="0.5625" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="69" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;12様式第１６号</oddHeader>
   </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="23" id="{508F6400-F047-4AA9-91A1-F01B25676517}">
             <xm:f>データシート!$K$59="誤"</xm:f>
             <x14:dxf>
               <font>
                 <strike/>
                 <color rgb="FFFF0000"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFFF00"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <x14:cfRule type="expression" priority="40" id="{BC10913F-0F69-4FCE-B492-EC0AD369D68D}">
             <xm:f>データシート!$G$59="誤"</xm:f>
             <x14:dxf>
               <font>