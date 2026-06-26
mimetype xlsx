--- v0 (2025-11-25)
+++ v1 (2026-06-26)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\民生資金課\新資金（福祉人材センター育成資金課）\１介護\４介護分野就職支援\R7\★手引き等\HP用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\民生資金課\新資金（福祉人材センター育成資金課）\１介護\４介護分野就職支援\R8\★手引き等\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0DC8B4BA-5C9B-484B-A1E5-0DA091DA17A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC9CF28C-48B4-463E-83E3-B5945CFF84C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{53F8732E-480A-4FE4-BA16-717E77D39287}"/>
   </bookViews>
   <sheets>
     <sheet name="就職（内定）証明書（様式第4号）" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -549,51 +549,51 @@
   </si>
   <si>
     <t>就職（内定・決定）証明書</t>
     <rPh sb="0" eb="2">
       <t>シュウショク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ナイテイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ケッテイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ショウメイショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">〒　　‐
 </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　※特定施設入居者生活介護の指定を受けていない住宅型有料老人ホーム、サービス付き高齢者向け住宅は、
 　　介護保険サービス事業所に該当しません。
-　※介護保険サービス事業所番号は、就職先事業所の情報と一致するようご記入ください。</t>
+　※介護保険サービス事業所番号は、就職先事業所の情報と一致するよう御記入ください。</t>
     <rPh sb="2" eb="4">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シセツ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ニュウキョシャ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カイゴ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シテイ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ウ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ジュウタクガタ</t>
     </rPh>
     <rPh sb="26" eb="28">
@@ -606,50 +606,53 @@
       <t>ツ</t>
     </rPh>
     <rPh sb="40" eb="43">
       <t>コウレイシャ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>ム</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>ジュウタク</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>カイゴ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>ホケン</t>
     </rPh>
     <rPh sb="60" eb="63">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="89" eb="91">
       <t>シュウショク</t>
+    </rPh>
+    <rPh sb="105" eb="106">
+      <t>ゴ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
@@ -947,233 +950,233 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...32 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1478,612 +1481,612 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{448C9621-4BB8-435B-A062-2CFF4435D788}">
   <dimension ref="A1:X68"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20:I20"/>
+      <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="10.8" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="7" width="6.625" style="1" customWidth="1"/>
     <col min="8" max="9" width="7.5" style="1" customWidth="1"/>
     <col min="10" max="16" width="6.625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="48"/>
-[...13 lines deleted...]
-      <c r="P1" s="48"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
     </row>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="6"/>
       <c r="J2" s="5">
         <v>20</v>
       </c>
       <c r="K2" s="5"/>
       <c r="L2" s="5" t="s">
         <v>7</v>
       </c>
       <c r="M2" s="5"/>
       <c r="N2" s="5" t="s">
         <v>26</v>
       </c>
       <c r="O2" s="5"/>
       <c r="P2" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="60" t="s">
+      <c r="A4" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="61"/>
-[...13 lines deleted...]
-      <c r="P4" s="24"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27"/>
+      <c r="O4" s="27"/>
+      <c r="P4" s="28"/>
     </row>
     <row r="5" spans="1:16" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="61"/>
-[...2 lines deleted...]
-      <c r="E5" s="25" t="s">
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="26"/>
-[...9 lines deleted...]
-      <c r="P5" s="27"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="58"/>
+      <c r="N5" s="58"/>
+      <c r="O5" s="58"/>
+      <c r="P5" s="59"/>
     </row>
     <row r="6" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="61"/>
-[...13 lines deleted...]
-      <c r="P6" s="24"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="28"/>
     </row>
     <row r="7" spans="1:16" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="8" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="49"/>
-[...13 lines deleted...]
-      <c r="P8" s="49"/>
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="54"/>
+      <c r="P8" s="54"/>
     </row>
     <row r="9" spans="1:16" s="2" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="47" t="s">
+      <c r="A9" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="47"/>
-[...13 lines deleted...]
-      <c r="P9" s="47"/>
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
+      <c r="N9" s="52"/>
+      <c r="O9" s="52"/>
+      <c r="P9" s="52"/>
     </row>
     <row r="10" spans="1:16" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="67" t="s">
+      <c r="A10" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="51"/>
-[...12 lines deleted...]
-      <c r="P10" s="24"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="28"/>
     </row>
     <row r="11" spans="1:16" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="68"/>
-      <c r="B11" s="63" t="s">
+      <c r="A11" s="47"/>
+      <c r="B11" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C11" s="64"/>
-[...12 lines deleted...]
-      <c r="P11" s="40"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="72"/>
+      <c r="G11" s="72"/>
+      <c r="H11" s="72"/>
+      <c r="I11" s="72"/>
+      <c r="J11" s="72"/>
+      <c r="K11" s="72"/>
+      <c r="L11" s="72"/>
+      <c r="M11" s="72"/>
+      <c r="N11" s="72"/>
+      <c r="O11" s="72"/>
+      <c r="P11" s="73"/>
     </row>
     <row r="12" spans="1:16" s="2" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="68"/>
-      <c r="B12" s="65" t="s">
+      <c r="A12" s="47"/>
+      <c r="B12" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="C12" s="66"/>
-[...1 lines deleted...]
-      <c r="E12" s="25" t="s">
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="F12" s="41"/>
-[...9 lines deleted...]
-      <c r="P12" s="42"/>
+      <c r="F12" s="74"/>
+      <c r="G12" s="74"/>
+      <c r="H12" s="74"/>
+      <c r="I12" s="74"/>
+      <c r="J12" s="74"/>
+      <c r="K12" s="74"/>
+      <c r="L12" s="74"/>
+      <c r="M12" s="74"/>
+      <c r="N12" s="74"/>
+      <c r="O12" s="74"/>
+      <c r="P12" s="75"/>
     </row>
     <row r="13" spans="1:16" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="68"/>
-      <c r="B13" s="50" t="s">
+      <c r="A13" s="47"/>
+      <c r="B13" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="C13" s="51"/>
-[...12 lines deleted...]
-      <c r="P13" s="24"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+      <c r="O13" s="27"/>
+      <c r="P13" s="28"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="68"/>
-      <c r="B14" s="57" t="s">
+      <c r="A14" s="47"/>
+      <c r="B14" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="58"/>
-[...12 lines deleted...]
-      <c r="P14" s="43"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="76"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="76"/>
+      <c r="H14" s="76"/>
+      <c r="I14" s="76"/>
+      <c r="J14" s="76"/>
+      <c r="K14" s="76"/>
+      <c r="L14" s="76"/>
+      <c r="M14" s="76"/>
+      <c r="N14" s="76"/>
+      <c r="O14" s="76"/>
+      <c r="P14" s="76"/>
     </row>
     <row r="15" spans="1:16" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="68"/>
-      <c r="B15" s="57" t="s">
+      <c r="A15" s="47"/>
+      <c r="B15" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="58"/>
-[...12 lines deleted...]
-      <c r="P15" s="46"/>
+      <c r="C15" s="37"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+      <c r="N15" s="50"/>
+      <c r="O15" s="50"/>
+      <c r="P15" s="51"/>
     </row>
     <row r="16" spans="1:16" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="69"/>
-      <c r="B16" s="65" t="s">
+      <c r="A16" s="48"/>
+      <c r="B16" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="C16" s="66"/>
-      <c r="D16" s="66"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
       <c r="E16" s="14"/>
-      <c r="F16" s="37"/>
-      <c r="G16" s="37"/>
+      <c r="F16" s="70"/>
+      <c r="G16" s="70"/>
       <c r="H16" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I16" s="7"/>
       <c r="J16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="7"/>
       <c r="L16" s="7" t="s">
         <v>5</v>
       </c>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="16"/>
     </row>
     <row r="17" spans="1:24" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="60" t="s">
+      <c r="A17" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="61"/>
-[...2 lines deleted...]
-      <c r="E17" s="30" t="s">
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="F17" s="21"/>
-[...9 lines deleted...]
-      <c r="P17" s="31"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="64"/>
     </row>
     <row r="18" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="53" t="s">
+      <c r="A18" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="54"/>
-[...1 lines deleted...]
-      <c r="D18" s="54"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
       <c r="E18" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="17"/>
       <c r="H18" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I18" s="17" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="18"/>
     </row>
     <row r="19" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="55"/>
-[...2 lines deleted...]
-      <c r="D19" s="56"/>
+      <c r="A19" s="30"/>
+      <c r="B19" s="31"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
       <c r="E19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I19" s="28"/>
-[...5 lines deleted...]
-      <c r="O19" s="28"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="60"/>
       <c r="P19" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="71" t="s">
+      <c r="A20" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="54"/>
-[...2 lines deleted...]
-      <c r="E20" s="71" t="s">
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="F20" s="54"/>
-[...2 lines deleted...]
-      <c r="I20" s="54"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
       <c r="J20" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="15" t="s">
         <v>14</v>
       </c>
       <c r="L20" s="10"/>
       <c r="M20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="N20" s="15" t="s">
         <v>5</v>
       </c>
       <c r="O20" s="17"/>
       <c r="P20" s="18"/>
     </row>
     <row r="21" spans="1:24" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="55"/>
-[...3 lines deleted...]
-      <c r="E21" s="32" t="s">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="F21" s="33"/>
-[...9 lines deleted...]
-      <c r="P21" s="34"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="66"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="66"/>
+      <c r="N21" s="66"/>
+      <c r="O21" s="66"/>
+      <c r="P21" s="67"/>
     </row>
     <row r="22" spans="1:24" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="61"/>
-[...1 lines deleted...]
-      <c r="D22" s="62"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="23"/>
       <c r="E22" s="9"/>
       <c r="F22" s="8">
         <v>20</v>
       </c>
       <c r="G22" s="8"/>
       <c r="H22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I22" s="8"/>
       <c r="J22" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K22" s="8"/>
       <c r="L22" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="M22" s="74" t="s">
+      <c r="M22" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="N22" s="74"/>
-[...1 lines deleted...]
-      <c r="P22" s="75"/>
+      <c r="N22" s="33"/>
+      <c r="O22" s="33"/>
+      <c r="P22" s="34"/>
     </row>
     <row r="23" spans="1:24" s="2" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="70" t="s">
+      <c r="A23" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="61"/>
-[...13 lines deleted...]
-      <c r="P23" s="24"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="27"/>
+      <c r="G23" s="27"/>
+      <c r="H23" s="27"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="27"/>
+      <c r="L23" s="27"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="27"/>
+      <c r="O23" s="27"/>
+      <c r="P23" s="28"/>
     </row>
     <row r="24" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
     </row>
     <row r="25" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="5">
         <v>20</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="4"/>
-      <c r="E26" s="35" t="s">
+      <c r="E26" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F26" s="35"/>
-[...8 lines deleted...]
-      <c r="O26" s="29" t="s">
+      <c r="F26" s="68"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="56"/>
+      <c r="I26" s="56"/>
+      <c r="J26" s="56"/>
+      <c r="K26" s="56"/>
+      <c r="L26" s="56"/>
+      <c r="M26" s="56"/>
+      <c r="N26" s="56"/>
+      <c r="O26" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="P26" s="29"/>
+      <c r="P26" s="61"/>
     </row>
     <row r="27" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="E27" s="36" t="s">
+      <c r="E27" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="F27" s="36"/>
-[...7 lines deleted...]
-      <c r="N27" s="76"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="56"/>
+      <c r="I27" s="56"/>
+      <c r="J27" s="56"/>
+      <c r="K27" s="56"/>
+      <c r="L27" s="56"/>
+      <c r="M27" s="56"/>
+      <c r="N27" s="56"/>
       <c r="O27" s="19" t="s">
         <v>1</v>
       </c>
       <c r="P27" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
     </row>
     <row r="29" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="30" spans="1:24" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="31" spans="1:24" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="32" spans="1:24" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="33" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="34" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="35" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="36" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="37" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
@@ -2097,92 +2100,92 @@
     <row r="45" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="46" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="47" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="48" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="49" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="50" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="51" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="52" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="53" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="54" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="55" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="56" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="57" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="58" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="59" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="60" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="61" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="62" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="63" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="64" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="65" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="66" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="67" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="68" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="m+mH8tB8iPhj8chMxFYwn45nz1pYD4gu8oBddcorC9BvjNnp5OjFqHmsdw4DlXPi3/4cHszxZdjp3qxyBTuqZg==" saltValue="/xSdZvIeIGGJ5cT/ifQIGg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="W1xaEcWX6jOc73Fbjr/iouRH7oVphtqVlW4lBDwRnf+JTdhdmNnscqgGenKBTT4M9QfjxpeZ47FDePxSaWaWGw==" saltValue="JvF4oTh69b3WLlP2nzydJA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="40">
-    <mergeCell ref="A22:D22"/>
-[...22 lines deleted...]
-    <mergeCell ref="B10:D10"/>
     <mergeCell ref="H26:N26"/>
     <mergeCell ref="H27:N27"/>
     <mergeCell ref="E4:P4"/>
     <mergeCell ref="E5:P5"/>
     <mergeCell ref="E6:P6"/>
     <mergeCell ref="I19:O19"/>
     <mergeCell ref="O26:P26"/>
     <mergeCell ref="E17:P17"/>
     <mergeCell ref="E21:P21"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="E27:G27"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="E11:P11"/>
     <mergeCell ref="E12:P12"/>
     <mergeCell ref="E13:P13"/>
     <mergeCell ref="E14:P14"/>
+    <mergeCell ref="E15:P15"/>
+    <mergeCell ref="E10:P10"/>
+    <mergeCell ref="A9:P9"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A8:P8"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="A18:D19"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A10:A16"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="E20:I20"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="E23:P23"/>
+    <mergeCell ref="A20:D21"/>
+    <mergeCell ref="M22:P22"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.63888888888888884" bottom="0.59259259259259256" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"ＭＳ ゴシック,標準"&amp;12様式第４号</oddHeader>
     <oddFooter>&amp;R&amp;11【介護分野就職支援金】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>