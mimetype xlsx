--- v0 (2025-11-25)
+++ v1 (2026-06-28)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\民生資金課\新資金（福祉人材センター育成資金課）\１介護\４介護分野就職支援\R7\★手引き等\HP用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\民生資金課\新資金（福祉人材センター育成資金課）\１介護\４介護分野就職支援\R8\★手引き等\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{975CACF4-55F2-42E3-A76F-2709F35DA393}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E85E69C5-19EF-41EF-A241-8ECB40CFAF80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{A7E34CAC-E667-4B88-867F-1D3B2ED98AF0}"/>
   </bookViews>
   <sheets>
     <sheet name="業務従事届就職時（様式第11号）一般" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -650,113 +650,50 @@
     <t>業務従事届</t>
     <rPh sb="0" eb="5">
       <t>ギョウムジュウジトドケ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>業務従事期間</t>
     <rPh sb="0" eb="6">
       <t>ギョウムジュウジキカン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>業務従事日数</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　※特定施設入居者生活介護の指定を受けていない住宅型有料老人ホーム、サービス付き高齢者向け住宅は、介護保険
-[...61 lines deleted...]
-  <si>
     <t>公</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（　資格を持って業務を開始した日　）　　　　　　　（　証明日現在　／　退職日・最終在籍日　）</t>
     <rPh sb="2" eb="4">
       <t>シカク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>モ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="27" eb="32">
       <t>ショウメイビゲンザイ</t>
     </rPh>
     <rPh sb="35" eb="38">
       <t>タイショクビ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>サイシュウ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>ザイセキ</t>
@@ -795,50 +732,116 @@
       <t>【留意事項】</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 ■修正テープ、消せるタイプのボールペンは
 　使用しないでください。
 ■訂正した場合は二重線で抹消し、事業所の
 　公印で訂正印を押印してください。</t>
     </r>
     <rPh sb="1" eb="5">
       <t>リュウイジコウ</t>
     </rPh>
     <rPh sb="59" eb="60">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（ 　最終在籍日以降の日　 ）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　※特定施設入居者生活介護の指定を受けていない住宅型有料老人ホーム、サービス付き高齢者向け住宅は、介護保険
+　　サービス事業所に該当しません。
+　※介護保険サービス事業所番号は、就職先事業所の情報と一致するよう御記入ください。</t>
+    <rPh sb="2" eb="4">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ニュウキョシャ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>ジュウタクガタ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ユウリョウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ロウジン</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="40" eb="43">
+      <t>コウレイシャ</t>
+    </rPh>
+    <rPh sb="43" eb="44">
+      <t>ム</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>ジュウタク</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="60" eb="63">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="89" eb="91">
+      <t>シュウショク</t>
+    </rPh>
+    <rPh sb="105" eb="106">
+      <t>ゴ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1909,51 +1912,51 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31FC9BCC-D5B3-423F-96C1-4D791DDCE75F}">
   <dimension ref="A1:X75"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScale="130" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection sqref="A1:P1"/>
+      <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="10.8" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="7" width="6.625" style="1" customWidth="1"/>
     <col min="8" max="9" width="7.5" style="1" customWidth="1"/>
     <col min="10" max="16" width="6.625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.8" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="92" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="92"/>
       <c r="C1" s="92"/>
       <c r="D1" s="92"/>
       <c r="E1" s="92"/>
       <c r="F1" s="92"/>
       <c r="G1" s="92"/>
       <c r="H1" s="92"/>
       <c r="I1" s="92"/>
       <c r="J1" s="92"/>
       <c r="K1" s="92"/>
       <c r="L1" s="92"/>
@@ -1971,51 +1974,51 @@
       <c r="L2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M2" s="5"/>
       <c r="N2" s="5" t="s">
         <v>34</v>
       </c>
       <c r="O2" s="5"/>
       <c r="P2" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="67" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="68"/>
       <c r="C4" s="68"/>
       <c r="D4" s="69"/>
       <c r="E4" s="70" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F4" s="71"/>
       <c r="G4" s="71"/>
       <c r="H4" s="71"/>
       <c r="I4" s="71"/>
       <c r="J4" s="71"/>
       <c r="K4" s="71"/>
       <c r="L4" s="71"/>
       <c r="M4" s="71"/>
       <c r="N4" s="71"/>
       <c r="O4" s="71"/>
       <c r="P4" s="72"/>
     </row>
     <row r="5" spans="1:16" s="2" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="68"/>
       <c r="C5" s="68"/>
       <c r="D5" s="69"/>
       <c r="E5" s="93" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="94"/>
       <c r="G5" s="94"/>
@@ -2049,51 +2052,51 @@
       <c r="O6" s="71"/>
       <c r="P6" s="72"/>
     </row>
     <row r="7" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="90" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="90"/>
       <c r="C7" s="90"/>
       <c r="D7" s="90"/>
       <c r="E7" s="90"/>
       <c r="F7" s="90"/>
       <c r="G7" s="90"/>
       <c r="H7" s="90"/>
       <c r="I7" s="90"/>
       <c r="J7" s="90"/>
       <c r="K7" s="90"/>
       <c r="L7" s="90"/>
       <c r="M7" s="90"/>
       <c r="N7" s="90"/>
       <c r="O7" s="90"/>
       <c r="P7" s="90"/>
     </row>
     <row r="8" spans="1:16" s="2" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="91" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B8" s="91"/>
       <c r="C8" s="91"/>
       <c r="D8" s="91"/>
       <c r="E8" s="91"/>
       <c r="F8" s="91"/>
       <c r="G8" s="91"/>
       <c r="H8" s="91"/>
       <c r="I8" s="91"/>
       <c r="J8" s="91"/>
       <c r="K8" s="91"/>
       <c r="L8" s="91"/>
       <c r="M8" s="91"/>
       <c r="N8" s="91"/>
       <c r="O8" s="91"/>
       <c r="P8" s="91"/>
     </row>
     <row r="9" spans="1:16" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="81" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="84" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="85"/>
@@ -2402,51 +2405,51 @@
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="44"/>
       <c r="E22" s="59" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="59"/>
       <c r="G22" s="59"/>
       <c r="H22" s="59"/>
       <c r="I22" s="59"/>
       <c r="J22" s="59"/>
       <c r="K22" s="59"/>
       <c r="L22" s="59"/>
       <c r="M22" s="59"/>
       <c r="N22" s="59"/>
       <c r="O22" s="59"/>
       <c r="P22" s="60"/>
     </row>
     <row r="23" spans="1:24" s="30" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="45"/>
       <c r="B23" s="46"/>
       <c r="C23" s="46"/>
       <c r="D23" s="47"/>
       <c r="E23" s="100" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F23" s="101"/>
       <c r="G23" s="101"/>
       <c r="H23" s="101"/>
       <c r="I23" s="101"/>
       <c r="J23" s="101"/>
       <c r="K23" s="101"/>
       <c r="L23" s="101"/>
       <c r="M23" s="101"/>
       <c r="N23" s="101"/>
       <c r="O23" s="101"/>
       <c r="P23" s="102"/>
     </row>
     <row r="24" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="45"/>
       <c r="B24" s="46"/>
       <c r="C24" s="46"/>
       <c r="D24" s="47"/>
       <c r="E24" s="61" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="62"/>
       <c r="G24" s="62"/>
       <c r="H24" s="62"/>
       <c r="I24" s="62"/>
@@ -2604,102 +2607,102 @@
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
     </row>
     <row r="31" spans="1:24" s="2" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:24" s="2" customFormat="1" ht="11.4" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B32" s="103" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C32" s="99"/>
       <c r="D32" s="99"/>
       <c r="E32" s="99"/>
       <c r="F32" s="99"/>
       <c r="G32" s="99"/>
       <c r="H32" s="99"/>
     </row>
     <row r="33" spans="1:16" s="2" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="105" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B33" s="106"/>
       <c r="C33" s="106"/>
       <c r="D33" s="106"/>
       <c r="E33" s="106"/>
       <c r="F33" s="107"/>
       <c r="G33" s="98" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="98"/>
       <c r="I33" s="99"/>
       <c r="J33" s="99"/>
       <c r="K33" s="99"/>
       <c r="L33" s="99"/>
       <c r="M33" s="99"/>
       <c r="N33" s="99"/>
       <c r="O33" s="104" t="s">
         <v>2</v>
       </c>
       <c r="P33" s="104"/>
     </row>
     <row r="34" spans="1:16" s="2" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="108"/>
       <c r="B34" s="109"/>
       <c r="C34" s="109"/>
       <c r="D34" s="109"/>
       <c r="E34" s="109"/>
       <c r="F34" s="110"/>
       <c r="G34" s="98" t="s">
         <v>1</v>
       </c>
       <c r="H34" s="98"/>
       <c r="I34" s="99"/>
       <c r="J34" s="99"/>
       <c r="K34" s="99"/>
       <c r="L34" s="99"/>
       <c r="M34" s="99"/>
       <c r="N34" s="99"/>
       <c r="O34" s="28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="P34" s="29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
     </row>
     <row r="36" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="37" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="38" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="39" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="40" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="41" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="42" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="43" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="44" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="45" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="46" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
@@ -2711,51 +2714,51 @@
     <row r="52" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="53" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="54" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="55" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="56" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="57" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="58" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="59" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="60" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="61" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="62" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="63" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="64" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="65" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="66" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="67" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="68" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="69" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="70" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="71" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="72" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="73" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="74" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
     <row r="75" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="4OuAy+5d31jgebRDnU7CglMkPKCZXm6vf5EeJiWflxkcz/+5cm2iZ46Kke5UGuSN/qgZLkmKHgV4jCo1XlvUzQ==" saltValue="zKDa6srxc0UWZXTIPJuyAA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="PxIg6bdRtSZxIawHktXazkOVkRYI0bKgrrEU/d560XvvyC+FA35sHow/CJKQfpllISxysepREqIVHiYJ3xMo4Q==" saltValue="oi4+r6rFqNf1ULN2Si9W9w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="54">
     <mergeCell ref="E28:G28"/>
     <mergeCell ref="E13:P13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="I34:N34"/>
     <mergeCell ref="E23:P23"/>
     <mergeCell ref="B32:H32"/>
     <mergeCell ref="L28:P28"/>
     <mergeCell ref="O33:P33"/>
     <mergeCell ref="A33:F34"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="I33:N33"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="E29:P29"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="E4:P4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="E5:P5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="E6:P6"/>